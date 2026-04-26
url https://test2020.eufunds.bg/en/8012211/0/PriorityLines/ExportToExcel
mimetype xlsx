--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ee45d38b90148ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/438d19139fcf46a5a8b9dd978a942e18.psmdcp" Id="Rc951053a75ae4ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc241616b5c044ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ee36209cc9444a6973266c9d5585f09.psmdcp" Id="R71f20c58343744a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>