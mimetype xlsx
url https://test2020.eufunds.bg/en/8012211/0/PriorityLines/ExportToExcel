--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc241616b5c044ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ee36209cc9444a6973266c9d5585f09.psmdcp" Id="R71f20c58343744a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b99fb58e3c54c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3bc7e1f6064b97996fbe56032d4b96.psmdcp" Id="Rf1ae58f843c34228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>