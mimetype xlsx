--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b99fb58e3c54c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e3bc7e1f6064b97996fbe56032d4b96.psmdcp" Id="Rf1ae58f843c34228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10101bc52451464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59af6d076c8c4eda92b4a0665f73c2be.psmdcp" Id="R07e43877575a4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>