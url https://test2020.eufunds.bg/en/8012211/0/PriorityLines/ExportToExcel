--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10101bc52451464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59af6d076c8c4eda92b4a0665f73c2be.psmdcp" Id="R07e43877575a4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519326868b1c446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2173a97dddf4da7a2f6da32a4020e0f.psmdcp" Id="Rbce64763c2234222" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>