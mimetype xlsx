--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519326868b1c446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2173a97dddf4da7a2f6da32a4020e0f.psmdcp" Id="Rbce64763c2234222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a04bced3324bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3871dfa4e423432e83c59aab160ec767.psmdcp" Id="R3bec8ac5e99d4a2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>