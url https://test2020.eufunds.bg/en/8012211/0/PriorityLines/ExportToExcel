--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a04bced3324bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3871dfa4e423432e83c59aab160ec767.psmdcp" Id="R3bec8ac5e99d4a2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac9c101592b4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cf9e055de3046fcb3bbe5aed249b495.psmdcp" Id="Rc04361dc865d4dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -757,63 +757,63 @@
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>281569.11</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D7" s="9">
         <x:v>281569.11</x:v>
       </x:c>
       <x:c r="E7" s="9">
-        <x:v>0</x:v>
+        <x:v>17895.22</x:v>
       </x:c>
       <x:c r="F7" s="9">
-        <x:v>0</x:v>
+        <x:v>17895.22</x:v>
       </x:c>
       <x:c r="G7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="H7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I7" s="9">
-        <x:v>0</x:v>
+        <x:v>6.36</x:v>
       </x:c>
       <x:c r="J7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>330537.51</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="D8" s="9">