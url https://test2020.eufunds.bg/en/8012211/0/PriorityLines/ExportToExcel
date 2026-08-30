--- v6 (2026-07-21)
+++ v7 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac9c101592b4e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cf9e055de3046fcb3bbe5aed249b495.psmdcp" Id="Rc04361dc865d4dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bf355d214940c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e630c0a56ff49388ae5a719ce74346e.psmdcp" Id="R57adc94689fa4748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>