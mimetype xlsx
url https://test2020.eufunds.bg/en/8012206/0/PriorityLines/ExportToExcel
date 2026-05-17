--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ba6a06c944e438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3cab923a58b47d1954d314113519a98.psmdcp" Id="Rf23d0bc1c05d4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bc942fad904a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a8288c954f74e648b5beee73ad711ff.psmdcp" Id="Rd60d80f575a74e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>