--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bc942fad904a16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a8288c954f74e648b5beee73ad711ff.psmdcp" Id="Rd60d80f575a74e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23f61a5affc41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebb2800e72fe45b1910886af9d8c5726.psmdcp" Id="Rebe61062111443b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>