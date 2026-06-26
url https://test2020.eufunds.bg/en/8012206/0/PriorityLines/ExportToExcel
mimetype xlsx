--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23f61a5affc41b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ebb2800e72fe45b1910886af9d8c5726.psmdcp" Id="Rebe61062111443b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b59deea88704c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7efaccb92c0f43eea183692b1455b644.psmdcp" Id="Rb3c6c5dd30044743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>