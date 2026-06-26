--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b59deea88704c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7efaccb92c0f43eea183692b1455b644.psmdcp" Id="Rb3c6c5dd30044743" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfa71872fe742f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979814f3e5c84308b643cf7164e39872.psmdcp" Id="Rc8c7245581144571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>