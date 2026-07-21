--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfa71872fe742f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/979814f3e5c84308b643cf7164e39872.psmdcp" Id="Rc8c7245581144571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2af4e40e9c4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180f2fe7fd7649488b6b444595372d56.psmdcp" Id="R0e986bb4107b4ea8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>