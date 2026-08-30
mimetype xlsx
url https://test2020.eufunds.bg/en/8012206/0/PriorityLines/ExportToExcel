--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2af4e40e9c4b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/180f2fe7fd7649488b6b444595372d56.psmdcp" Id="R0e986bb4107b4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3a6eb09bad4b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/565001fd74774daea3a233a7ac86ef9a.psmdcp" Id="R77130cfd60d14cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>