--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86b5d65c8334748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3dd81c1e4c74e98bfcdb691c08b327d.psmdcp" Id="R77f8e9f1502e423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa1aad2dfe541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/135c9ac2919d40d1b816799d1e9615c8.psmdcp" Id="R20af489aaaf14a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>