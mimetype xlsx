--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa1aad2dfe541f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/135c9ac2919d40d1b816799d1e9615c8.psmdcp" Id="R20af489aaaf14a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895c7c404164b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dccc87cd5d7d48628b949488643af015.psmdcp" Id="R59ef218e24bd410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>