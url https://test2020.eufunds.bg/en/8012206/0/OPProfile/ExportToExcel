--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895c7c404164b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dccc87cd5d7d48628b949488643af015.psmdcp" Id="R59ef218e24bd410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3786cef82ea14dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd3e5699ad14ea4b487e9929caa802b.psmdcp" Id="R90292ec306a94890" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>