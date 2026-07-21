--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3786cef82ea14dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1dd3e5699ad14ea4b487e9929caa802b.psmdcp" Id="R90292ec306a94890" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c454705da634fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fd9e2d24f3f4f198654da6318c8de91.psmdcp" Id="R43ceb33a538f4d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>