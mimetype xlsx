--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c454705da634fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6fd9e2d24f3f4f198654da6318c8de91.psmdcp" Id="R43ceb33a538f4d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017bd16bd0dc4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96b483ca630a4464b7ae1d6ee4a14a02.psmdcp" Id="R12377375cba14665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>