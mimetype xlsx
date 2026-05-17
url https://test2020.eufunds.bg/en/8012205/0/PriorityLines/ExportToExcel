--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8791168e0e7c43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/699b5b2be89944aa8ba6d0ca76f1074e.psmdcp" Id="R3ce0b28418594f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeace84d5cc04175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cacec378da75447589694e8a35030adc.psmdcp" Id="R0e8cc0bf87484d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>