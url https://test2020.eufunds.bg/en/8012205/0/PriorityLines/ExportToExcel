--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeace84d5cc04175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cacec378da75447589694e8a35030adc.psmdcp" Id="R0e8cc0bf87484d33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f35c9924ba0442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbcaeed0fa8c4c8e8605c28b6ea8c307.psmdcp" Id="Rf6c150aafbd146c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>