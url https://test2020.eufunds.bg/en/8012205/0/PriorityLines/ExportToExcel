--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f35c9924ba0442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbcaeed0fa8c4c8e8605c28b6ea8c307.psmdcp" Id="Rf6c150aafbd146c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765622ef3f9e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/736bce81f28d4a4588009fb7b50ce901.psmdcp" Id="Ra5d2fa3264ac4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>