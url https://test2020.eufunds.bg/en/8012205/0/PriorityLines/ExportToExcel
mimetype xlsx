--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765622ef3f9e4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/736bce81f28d4a4588009fb7b50ce901.psmdcp" Id="Ra5d2fa3264ac4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2930677e7544b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9258a3a2e7544a72bddf937d809549d9.psmdcp" Id="R27023acbe03a4d1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>