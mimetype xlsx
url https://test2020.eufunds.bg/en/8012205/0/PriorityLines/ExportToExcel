--- v4 (2026-07-22)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2930677e7544b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9258a3a2e7544a72bddf937d809549d9.psmdcp" Id="R27023acbe03a4d1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf99cc58f471649c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c76f826710c40bf98c7bb1be5bf322b.psmdcp" Id="Rd38d819e73b940a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>