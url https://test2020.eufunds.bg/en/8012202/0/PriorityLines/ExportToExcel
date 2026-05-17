--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073e9c4d3fdf4704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c20d94ab096a4fbfb804a6c2a51dfd18.psmdcp" Id="Rb040136163be4b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3505bf62ad34745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe63d4b47bf4449af9c83be1a84681b.psmdcp" Id="R6c636a6c90bb4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>