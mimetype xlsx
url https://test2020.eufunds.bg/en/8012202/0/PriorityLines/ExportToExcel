--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3505bf62ad34745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe63d4b47bf4449af9c83be1a84681b.psmdcp" Id="R6c636a6c90bb4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0130eb0c1a8e4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7c576e9121a421db29282da9b9cbf68.psmdcp" Id="Rafe6c9b3c27f4510" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>