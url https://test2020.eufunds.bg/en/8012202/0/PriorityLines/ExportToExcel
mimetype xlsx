--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0130eb0c1a8e4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7c576e9121a421db29282da9b9cbf68.psmdcp" Id="Rafe6c9b3c27f4510" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfd6a900d464274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/688466a8a64e4eefa670b7be4c8bdf2a.psmdcp" Id="Rd06337e94b1a44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>