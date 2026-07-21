--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfd6a900d464274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/688466a8a64e4eefa670b7be4c8bdf2a.psmdcp" Id="Rd06337e94b1a44f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84d73c0b9fa4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e01b3360c8f47ddbb7a5099fad1bdcd.psmdcp" Id="R4bcab932ede2427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>