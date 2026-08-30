--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84d73c0b9fa4821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e01b3360c8f47ddbb7a5099fad1bdcd.psmdcp" Id="R4bcab932ede2427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365f57d0790041e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7f6ec5a479d4d8a8db972349f22d3de.psmdcp" Id="R40cac091e4d5459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>