--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a578089df574d59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1066177c032408494acd55b049377f8.psmdcp" Id="R1733a3c5f0bd4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26bb43b184a4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d14f767e4284863b45eba8ba7d8b22f.psmdcp" Id="R873ce56873cd4c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>