--- v1 (2026-04-20)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26bb43b184a4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d14f767e4284863b45eba8ba7d8b22f.psmdcp" Id="R873ce56873cd4c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c48dce151e47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d493b0dcb40c46f58c831252242ab2b4.psmdcp" Id="Ra2c272b05ff14aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -115,51 +115,51 @@
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2024BGAT Automated testing program 2024</x:t>
   </x:si>
   <x:si>
     <x:t>204036540 Test 1</x:t>
   </x:si>
   <x:si>
     <x:t>Company</x:t>
   </x:si>
   <x:si>
     <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
   </x:si>
   <x:si>
     <x:t>Private</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1700, Славянска</x:t>
   </x:si>
   <x:si>
-    <x:t>Smolyan,Sofia</x:t>
+    <x:t>Sofia,Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>BGAT-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Test 1</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (starting date)</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
   <x:si>
     <x:t>The information about the actually paid project amounts is not related to the respective region, but is for the whole project. It is visible when accessing each individual project, and for all projects in the sample - when exporting the data.</x:t>
   </x:si>