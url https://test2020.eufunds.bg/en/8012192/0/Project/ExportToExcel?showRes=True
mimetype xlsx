--- v2 (2026-06-05)
+++ v3 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c48dce151e47a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d493b0dcb40c46f58c831252242ab2b4.psmdcp" Id="Ra2c272b05ff14aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e0c4254f264a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/792659b25e8941f9ae5d9dc09ccd998e.psmdcp" Id="R57e0ffde6ab74087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>