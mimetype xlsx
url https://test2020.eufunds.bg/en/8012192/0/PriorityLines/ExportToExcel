--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093fce17e9954fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd46d06b6f914bb6b4ce6b14dcbfbffd.psmdcp" Id="R44a9673e096b4c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0485bebd66d64228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a1a57e8ad346b39a66c72ace02528b.psmdcp" Id="Rebbfcff4f56a49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>