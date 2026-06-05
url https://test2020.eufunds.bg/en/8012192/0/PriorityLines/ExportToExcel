--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0485bebd66d64228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9a1a57e8ad346b39a66c72ace02528b.psmdcp" Id="Rebbfcff4f56a49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920dac6674664d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10e3b4e29a2844109aec49c1fdaf5562.psmdcp" Id="R5df3dc0b4e5b4261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>