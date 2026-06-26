--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R920dac6674664d93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10e3b4e29a2844109aec49c1fdaf5562.psmdcp" Id="R5df3dc0b4e5b4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67c3a3cfcc14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a0b694286a46e080444074c8669f74.psmdcp" Id="R055bcbb9377c4876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>