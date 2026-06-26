--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67c3a3cfcc14ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0a0b694286a46e080444074c8669f74.psmdcp" Id="R055bcbb9377c4876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaae29180a04ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da3ecb38288d49f0abe056389db5abf2.psmdcp" Id="Rbf7e0eff01364f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>