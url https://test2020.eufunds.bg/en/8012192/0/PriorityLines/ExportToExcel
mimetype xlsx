--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaae29180a04ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da3ecb38288d49f0abe056389db5abf2.psmdcp" Id="Rbf7e0eff01364f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dcd51e978b48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/126747f3ba0d4e7c98f00905af243ab4.psmdcp" Id="Rb7db253ff4d947de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>