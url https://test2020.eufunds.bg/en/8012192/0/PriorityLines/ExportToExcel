--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46dcd51e978b48d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/126747f3ba0d4e7c98f00905af243ab4.psmdcp" Id="Rb7db253ff4d947de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce4528ba48a4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bf76060fc2f4ef3bc171798b6f5b05d.psmdcp" Id="R93cbe0088deb4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>