--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce4528ba48a4468" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bf76060fc2f4ef3bc171798b6f5b05d.psmdcp" Id="R93cbe0088deb4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R582ae302fa394469" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a5ace9cffe044b6a5635930bbc1012a.psmdcp" Id="R2e8f638e0cd14fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>