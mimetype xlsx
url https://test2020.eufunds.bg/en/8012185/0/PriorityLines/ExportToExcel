--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58d7a82f3f44c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1538b3aaa3ed4d7688f6ac23fc5dda45.psmdcp" Id="R2857de736b1a4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524122e52ef042f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8daf6a6571454c30b8187cb4b286d4a4.psmdcp" Id="Rec41b9a70e914170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>