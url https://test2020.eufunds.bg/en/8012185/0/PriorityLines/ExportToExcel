--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R524122e52ef042f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8daf6a6571454c30b8187cb4b286d4a4.psmdcp" Id="Rec41b9a70e914170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e8fabe1d6b438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0a17fde38854042860ec98bf355082d.psmdcp" Id="R06aab30bb4a14722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>