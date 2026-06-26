--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5e8fabe1d6b438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d0a17fde38854042860ec98bf355082d.psmdcp" Id="R06aab30bb4a14722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a6b1aea1a14727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33521eff0a3a40349d165c8f953832a4.psmdcp" Id="Rc21dfc08efde4021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>