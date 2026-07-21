--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a6b1aea1a14727" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/33521eff0a3a40349d165c8f953832a4.psmdcp" Id="Rc21dfc08efde4021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ad7953b7e9462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b100eaf06e041309862dcfaa9647a8f.psmdcp" Id="R7bec8e7b94a6426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>