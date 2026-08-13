--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ad7953b7e9462f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b100eaf06e041309862dcfaa9647a8f.psmdcp" Id="R7bec8e7b94a6426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d5dc1d507b43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9ebdde608e446bebb5eb9646e31da62.psmdcp" Id="R16c08a7e8b344e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>