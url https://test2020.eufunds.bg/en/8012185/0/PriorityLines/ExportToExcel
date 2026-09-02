--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d5dc1d507b43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e9ebdde608e446bebb5eb9646e31da62.psmdcp" Id="R16c08a7e8b344e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e28ff778fd0447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/929c2af22a80461999d6ae4b429e7f82.psmdcp" Id="R1aca47a015e84fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>