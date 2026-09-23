--- v6 (2026-09-02)
+++ v7 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc09d2bcf48e46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a178335a1ff04c65b51fd279e1a9fee7.psmdcp" Id="R8c32f87b8e3e4ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ebf8262dab4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90dc4b9287464ecb910f09f036f5c5d1.psmdcp" Id="Rb7be2cdf82ba4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>