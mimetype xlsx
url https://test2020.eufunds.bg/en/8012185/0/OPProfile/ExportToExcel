--- v7 (2026-09-23)
+++ v8 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58ebf8262dab4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90dc4b9287464ecb910f09f036f5c5d1.psmdcp" Id="Rb7be2cdf82ba4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339364fab9674a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5932c2d026d4ac2ba33634a9a8d6015.psmdcp" Id="R6f112d43d2f44f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>