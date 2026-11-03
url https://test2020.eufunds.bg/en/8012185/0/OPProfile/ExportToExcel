--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R339364fab9674a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5932c2d026d4ac2ba33634a9a8d6015.psmdcp" Id="R6f112d43d2f44f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d2429613714ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68f9072cb7dc4f008fe6c3b933afd030.psmdcp" Id="R0bd7da69f33145ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>