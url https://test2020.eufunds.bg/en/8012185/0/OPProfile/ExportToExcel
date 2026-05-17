--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce47e9d2fcd84b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fa26125c26c44b092c2788540b2d76d.psmdcp" Id="Rfdf2684a83454088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013c66e9195b40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c4a1fa743084b56a990667e5ae87465.psmdcp" Id="R5e77d1f0b2394978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>