--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013c66e9195b40fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c4a1fa743084b56a990667e5ae87465.psmdcp" Id="R5e77d1f0b2394978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78975ccec2704029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6593fa74c60942f6b32003859ed9ea30.psmdcp" Id="R6a12c9a5d3c84268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>