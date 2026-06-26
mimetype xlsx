--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78975ccec2704029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6593fa74c60942f6b32003859ed9ea30.psmdcp" Id="R6a12c9a5d3c84268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9ca7f507154ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0849b0419d2541ccb5b11a3b1859332e.psmdcp" Id="R07e1201e7b31468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>