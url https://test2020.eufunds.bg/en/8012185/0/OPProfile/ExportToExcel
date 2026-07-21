--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a9ca7f507154ff3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0849b0419d2541ccb5b11a3b1859332e.psmdcp" Id="R07e1201e7b31468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec356b851b94cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00b58fe7c3ca428fb3c5d2aa3d14ddbf.psmdcp" Id="R55242e251a104e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>