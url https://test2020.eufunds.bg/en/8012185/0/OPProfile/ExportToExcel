--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ec356b851b94cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00b58fe7c3ca428fb3c5d2aa3d14ddbf.psmdcp" Id="R55242e251a104e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2f67a4a547462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f943a337757040ceb478fbc2b080b3f1.psmdcp" Id="Rf2d6d1d56ed24fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>