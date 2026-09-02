--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2f67a4a547462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f943a337757040ceb478fbc2b080b3f1.psmdcp" Id="Rf2d6d1d56ed24fa1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc09d2bcf48e46d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a178335a1ff04c65b51fd279e1a9fee7.psmdcp" Id="R8c32f87b8e3e4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>