--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad2e9967b9d41e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/83c03851826b484791523b8dc3f8272a.psmdcp" Id="R7379b4efa084448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6504a18c9c224789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec52d660351541c3a63a30fb1a0faa72.psmdcp" Id="Ra15fe95f746140fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>