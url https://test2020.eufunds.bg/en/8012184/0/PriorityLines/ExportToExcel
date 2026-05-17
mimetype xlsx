--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6504a18c9c224789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec52d660351541c3a63a30fb1a0faa72.psmdcp" Id="Ra15fe95f746140fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021d224ebd9e484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71626b4ecb2344a7a3639c615268ca89.psmdcp" Id="R8d1a95f1ec7e4699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>