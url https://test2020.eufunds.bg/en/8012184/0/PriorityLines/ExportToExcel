--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R021d224ebd9e484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71626b4ecb2344a7a3639c615268ca89.psmdcp" Id="R8d1a95f1ec7e4699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21db44a4fa854d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44b592778ebf45d38c3e644fc99a258b.psmdcp" Id="R418cedebeb2041a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>