--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21db44a4fa854d4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44b592778ebf45d38c3e644fc99a258b.psmdcp" Id="R418cedebeb2041a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree029e980c264242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15c5859a29574d2fbc563a4496a8e49b.psmdcp" Id="R1355662364e54d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>