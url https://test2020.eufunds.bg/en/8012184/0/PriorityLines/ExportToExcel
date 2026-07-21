--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree029e980c264242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15c5859a29574d2fbc563a4496a8e49b.psmdcp" Id="R1355662364e54d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79bdc092d214898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc7bd09196b74704be9b63e8c247ac8f.psmdcp" Id="R78df685343c44dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>