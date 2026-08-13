--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79bdc092d214898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc7bd09196b74704be9b63e8c247ac8f.psmdcp" Id="R78df685343c44dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0952813abe144a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65534bfc56ea4ba29920544675cc3623.psmdcp" Id="R2f889770fe704bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>