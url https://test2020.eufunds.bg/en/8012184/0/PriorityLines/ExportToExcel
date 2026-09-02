--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0952813abe144a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65534bfc56ea4ba29920544675cc3623.psmdcp" Id="R2f889770fe704bac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5e6a824eed4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b714fb95b1a431ba9bf4a12a07b243d.psmdcp" Id="Ra9dbe3f1fe2a422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>