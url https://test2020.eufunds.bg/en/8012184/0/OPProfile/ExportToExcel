--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6c8bf3be004419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27e29f0969ae4f139d70179c6da6e855.psmdcp" Id="Rdf474234af6e49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0133424998164541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dfba5e244554df09a47b5db5377a9d1.psmdcp" Id="Ra71d024d4a2546f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>