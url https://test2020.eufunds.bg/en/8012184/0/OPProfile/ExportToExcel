--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0133424998164541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dfba5e244554df09a47b5db5377a9d1.psmdcp" Id="Ra71d024d4a2546f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3263d7507ae44b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8965d59e4e5f4904b7cbeb08beefa4f5.psmdcp" Id="R954dd885022f4848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>