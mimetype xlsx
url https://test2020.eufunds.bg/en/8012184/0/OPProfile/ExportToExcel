--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3263d7507ae44b0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8965d59e4e5f4904b7cbeb08beefa4f5.psmdcp" Id="R954dd885022f4848" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea4294550c0449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f22b728a946548cb949332a6370962b7.psmdcp" Id="Rfa002d58bbbe4874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>