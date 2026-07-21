--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea4294550c0449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f22b728a946548cb949332a6370962b7.psmdcp" Id="Rfa002d58bbbe4874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e288395004e4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06be7f0ee354c10bf5c978e14ee3c50.psmdcp" Id="R2dc75361f1a740e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>