--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e288395004e4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06be7f0ee354c10bf5c978e14ee3c50.psmdcp" Id="R2dc75361f1a740e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d20c024b6f4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d32761a9cbd64a8188ab62f6512196c2.psmdcp" Id="R58dcd80cd50f4c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>