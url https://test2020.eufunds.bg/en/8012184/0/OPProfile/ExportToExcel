--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d20c024b6f4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d32761a9cbd64a8188ab62f6512196c2.psmdcp" Id="R58dcd80cd50f4c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7adc9d64078a4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9daf469db4a49c9a3e63d254820b97a.psmdcp" Id="Rb0e5a48eb65a418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>