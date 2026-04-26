--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46191ccc98b14e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73f8469a00314f8eabdbbf539e0e5e90.psmdcp" Id="Rb1b5d4df85ad49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b7b687822447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85436f1ae2464a9cb0723c5850e1c2af.psmdcp" Id="R06cdf0a872fe4e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>