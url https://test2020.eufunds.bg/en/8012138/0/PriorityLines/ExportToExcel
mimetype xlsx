--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59b7b687822447cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85436f1ae2464a9cb0723c5850e1c2af.psmdcp" Id="R06cdf0a872fe4e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ff9ddb65fc47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbac6b19ec0a476aa30c7cd69a45a7d1.psmdcp" Id="Re263b9a517bf4395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>