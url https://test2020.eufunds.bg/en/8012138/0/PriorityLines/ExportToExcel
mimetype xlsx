--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ff9ddb65fc47a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dbac6b19ec0a476aa30c7cd69a45a7d1.psmdcp" Id="Re263b9a517bf4395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24714b041f045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b2d673d8a484d56b6216afe65fad8df.psmdcp" Id="R41713f764fe84ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>