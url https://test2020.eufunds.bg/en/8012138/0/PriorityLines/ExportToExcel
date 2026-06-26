--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf24714b041f045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b2d673d8a484d56b6216afe65fad8df.psmdcp" Id="R41713f764fe84ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e39fe45f1f94983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6827bd9a57a84e808cd6cc0dbc67924b.psmdcp" Id="R19b4cbc3b6734d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>