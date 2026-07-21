--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e39fe45f1f94983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6827bd9a57a84e808cd6cc0dbc67924b.psmdcp" Id="R19b4cbc3b6734d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b988f2ca8d54c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0da1646b241542879aed636b3b6dcb8d.psmdcp" Id="Rf458dc1603794e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>