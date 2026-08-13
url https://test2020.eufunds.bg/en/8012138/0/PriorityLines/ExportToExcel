--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b988f2ca8d54c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0da1646b241542879aed636b3b6dcb8d.psmdcp" Id="Rf458dc1603794e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d719377d984c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1723fd68cc441c380395a80b57351d2.psmdcp" Id="R98604ed3460f40c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>