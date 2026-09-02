--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3d719377d984c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1723fd68cc441c380395a80b57351d2.psmdcp" Id="R98604ed3460f40c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4637396563b8462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98695feca5e047f2b2e0667b531d3b5c.psmdcp" Id="R4f9dfa87d5f248e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>