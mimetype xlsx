--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcfd4a9da7c4406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb7e5fc90e2e444b9029870359b87701.psmdcp" Id="R6a73fc07ec604d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4371a2654bef44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9275757d3534e6b8048b017b30959b2.psmdcp" Id="R361f19f7b1f24389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>