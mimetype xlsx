--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4371a2654bef44ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9275757d3534e6b8048b017b30959b2.psmdcp" Id="R361f19f7b1f24389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62bb41cb6ab4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59e338fa4d184278945a432df7afbfde.psmdcp" Id="R1c63cc06c771425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>