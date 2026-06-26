--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62bb41cb6ab4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59e338fa4d184278945a432df7afbfde.psmdcp" Id="R1c63cc06c771425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7a8830537b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dcba08d490b4e2cb36db282041587e2.psmdcp" Id="R34b87cb7ad794eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>