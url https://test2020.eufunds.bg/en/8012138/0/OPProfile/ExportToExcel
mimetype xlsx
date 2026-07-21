--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7a8830537b49f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dcba08d490b4e2cb36db282041587e2.psmdcp" Id="R34b87cb7ad794eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46553616f5ea4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3443f0d612ba49f38cad46718fd7edc4.psmdcp" Id="R2d1ed5c0c3d64b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>