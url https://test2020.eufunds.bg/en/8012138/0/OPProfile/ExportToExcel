--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46553616f5ea4128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3443f0d612ba49f38cad46718fd7edc4.psmdcp" Id="R2d1ed5c0c3d64b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8125654b9f464d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/971b5a045a164b658bd387ff39804869.psmdcp" Id="Rd7ac9d822a67410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>