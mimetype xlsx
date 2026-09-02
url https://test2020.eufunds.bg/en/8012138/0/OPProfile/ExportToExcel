--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8125654b9f464d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/971b5a045a164b658bd387ff39804869.psmdcp" Id="Rd7ac9d822a67410e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f0990687e3d4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4073283c0e444b8683b23a702ed43ff8.psmdcp" Id="Reece7fd636fd48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>