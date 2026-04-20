--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R964d34a964f243d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c05843521b0049779f2e05eb5468159c.psmdcp" Id="R3f8864a51a174e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2eb400f4b548d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1172508f73c1410bbde7f9812a1766c8.psmdcp" Id="Rcd426b2bfc9e4e51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>