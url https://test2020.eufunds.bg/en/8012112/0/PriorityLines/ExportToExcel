--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2eb400f4b548d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1172508f73c1410bbde7f9812a1766c8.psmdcp" Id="Rcd426b2bfc9e4e51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad169f6bd142f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d8bd31298d2429e96fe55fb41d5c242.psmdcp" Id="Rfe28436a3e7147a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>