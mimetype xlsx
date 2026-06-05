--- v2 (2026-05-12)
+++ v3 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad169f6bd142f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d8bd31298d2429e96fe55fb41d5c242.psmdcp" Id="Rfe28436a3e7147a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4535901eb6e4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ea3efe8271941a58d92dd4ba7f43b1a.psmdcp" Id="Rd170838b3e804f1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>