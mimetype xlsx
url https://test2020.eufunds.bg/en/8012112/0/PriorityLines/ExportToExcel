--- v3 (2026-06-05)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4535901eb6e4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ea3efe8271941a58d92dd4ba7f43b1a.psmdcp" Id="Rd170838b3e804f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a94e759d78644de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c09152cfc544e358b9bb3bac88e91e0.psmdcp" Id="Rfec2c1829c854d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>