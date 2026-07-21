--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a94e759d78644de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c09152cfc544e358b9bb3bac88e91e0.psmdcp" Id="Rfec2c1829c854d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a990e85676745c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c83bd2fd6e47428bd452c194f1ee5d.psmdcp" Id="R4825c0e9441a427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>