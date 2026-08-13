--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a990e85676745c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c83bd2fd6e47428bd452c194f1ee5d.psmdcp" Id="R4825c0e9441a427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa97995ecef543e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/565b7fb4eba84921a0d50fec86164e31.psmdcp" Id="Rf00f58a11fa542e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -719,63 +719,63 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>38819840.26</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>27173888.18</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>11645952.08</x:v>
       </x:c>
       <x:c r="E6" s="9">
-        <x:v>0</x:v>
+        <x:v>105000</x:v>
       </x:c>
       <x:c r="F6" s="9">
-        <x:v>0</x:v>
+        <x:v>89250</x:v>
       </x:c>
       <x:c r="G6" s="9">
-        <x:v>0</x:v>
+        <x:v>15750</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="I6" s="9">
-        <x:v>0</x:v>
+        <x:v>0.27</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="A7" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B7" s="9">
         <x:v>49466915.51</x:v>
       </x:c>
       <x:c r="C7" s="9">
         <x:v>34626840.86</x:v>
       </x:c>
       <x:c r="D7" s="9">