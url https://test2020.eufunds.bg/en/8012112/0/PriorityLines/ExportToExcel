--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa97995ecef543e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/565b7fb4eba84921a0d50fec86164e31.psmdcp" Id="Rf00f58a11fa542e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939d1175ee834019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c44510b5671405d83240b29abcca218.psmdcp" Id="Rb74b6f2bee174352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>