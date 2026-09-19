--- v4 (2026-08-13)
+++ v5 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf353226d074a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59f88ceed9646638af8ca9ca492a2af.psmdcp" Id="Rda515096dc584680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afe1c8d278248ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d42ca9a481dc47d18c2978c6b7a05df8.psmdcp" Id="Reeb96ea7a68647d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>