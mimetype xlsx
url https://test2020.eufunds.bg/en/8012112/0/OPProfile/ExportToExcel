--- v5 (2026-09-19)
+++ v6 (2026-10-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2afe1c8d278248ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d42ca9a481dc47d18c2978c6b7a05df8.psmdcp" Id="Reeb96ea7a68647d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1457e127e643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57038b46242415f9c3788c5ccc1a7f5.psmdcp" Id="R403861b855a8453c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>