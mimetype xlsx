--- v6 (2026-10-10)
+++ v7 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1457e127e643d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a57038b46242415f9c3788c5ccc1a7f5.psmdcp" Id="R403861b855a8453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef3e0d0e4a54f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bda97749b1e8414c904ef02a3012ee20.psmdcp" Id="R6c03a692f8c643b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>