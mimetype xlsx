--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b5a882ede00444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f91f8b23965485c92e6b5dbd0998ad9.psmdcp" Id="R8e075a4774ac485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9948944646425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e117cf388f324b189df9397f317322ef.psmdcp" Id="R185bc92c83b04af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>