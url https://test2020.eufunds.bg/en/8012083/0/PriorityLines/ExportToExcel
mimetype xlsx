--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb9948944646425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e117cf388f324b189df9397f317322ef.psmdcp" Id="R185bc92c83b04af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61b4e0505174cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d32b4a0ceb740d7b402eeac4617816f.psmdcp" Id="R4faa4c6a859a40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>