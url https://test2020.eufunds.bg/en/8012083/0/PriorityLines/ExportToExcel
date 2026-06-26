--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61b4e0505174cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d32b4a0ceb740d7b402eeac4617816f.psmdcp" Id="R4faa4c6a859a40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a5f7e1496443f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4657f9b11720477da2887ea5797eee69.psmdcp" Id="Rd7f0313babcf406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>