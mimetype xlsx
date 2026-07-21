--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a5f7e1496443f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4657f9b11720477da2887ea5797eee69.psmdcp" Id="Rd7f0313babcf406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877232bfb85e4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/722a58f17b284930a204fe117803b06e.psmdcp" Id="R9f20f18d85ce42c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>