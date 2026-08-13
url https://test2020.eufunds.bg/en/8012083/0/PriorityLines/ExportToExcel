--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877232bfb85e4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/722a58f17b284930a204fe117803b06e.psmdcp" Id="R9f20f18d85ce42c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f12254ef7914b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b20369766e542208340433caa79c6e2.psmdcp" Id="Rd9eb4e551a354117" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>