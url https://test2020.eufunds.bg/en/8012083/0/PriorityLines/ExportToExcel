--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f12254ef7914b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b20369766e542208340433caa79c6e2.psmdcp" Id="Rd9eb4e551a354117" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea8411a0560c452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/586392e9c6a2475a938d5a9ed9256729.psmdcp" Id="Rc67655e455584407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>