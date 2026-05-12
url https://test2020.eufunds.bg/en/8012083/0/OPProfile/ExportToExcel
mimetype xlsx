--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc839c6017adc42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf2827bb0d247fd9100f2e4b37ebae2.psmdcp" Id="Rb3aca187810f45c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd518c17add2f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd9618c3642744339d3e3c3f9681792e.psmdcp" Id="R5cfb12033e3f4455" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>