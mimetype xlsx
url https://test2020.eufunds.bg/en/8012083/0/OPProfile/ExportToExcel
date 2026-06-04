--- v1 (2026-05-12)
+++ v2 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd518c17add2f4a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd9618c3642744339d3e3c3f9681792e.psmdcp" Id="R5cfb12033e3f4455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac0a8c280d5495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9aaea88f9544daf8b1e30f2ea83372b.psmdcp" Id="Rcdd997edd29440ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>