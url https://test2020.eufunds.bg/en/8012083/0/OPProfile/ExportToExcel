--- v2 (2026-06-04)
+++ v3 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ac0a8c280d5495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9aaea88f9544daf8b1e30f2ea83372b.psmdcp" Id="Rcdd997edd29440ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d67249d4aa421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77d09d2a1a548d1ae1bd8d952af9b1a.psmdcp" Id="R67aa02c586cf45b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>