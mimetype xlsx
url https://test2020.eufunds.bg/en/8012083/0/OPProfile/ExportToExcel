--- v3 (2026-07-21)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d67249d4aa421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77d09d2a1a548d1ae1bd8d952af9b1a.psmdcp" Id="R67aa02c586cf45b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f4bbbc41a2c4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a52a5454234e4ab48a7427f0a0eb6152.psmdcp" Id="R626fe9c9f06746c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>