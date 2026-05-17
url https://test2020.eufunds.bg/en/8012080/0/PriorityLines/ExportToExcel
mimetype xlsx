--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R284d0eca6a8b4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11f7980e96e84528ade39cdbb694b9e4.psmdcp" Id="Rbf30c1deb1b54564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdced66b17ffa447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902f544c6dbe406281784f7ba0b4d668.psmdcp" Id="R7f12a105171047d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>