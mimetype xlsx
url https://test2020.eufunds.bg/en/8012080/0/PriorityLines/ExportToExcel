--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdced66b17ffa447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/902f544c6dbe406281784f7ba0b4d668.psmdcp" Id="R7f12a105171047d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ce8493393e4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/924214dbb1fe40d38ded3ad5f7717872.psmdcp" Id="R77959b2569294e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>