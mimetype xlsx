--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ce8493393e4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/924214dbb1fe40d38ded3ad5f7717872.psmdcp" Id="R77959b2569294e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96fa8a889d24013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d2066d2b5bf4203ad6c6f24ae114ee9.psmdcp" Id="R26c8fa06655b49c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>