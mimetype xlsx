--- v3 (2026-06-26)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96fa8a889d24013" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d2066d2b5bf4203ad6c6f24ae114ee9.psmdcp" Id="R26c8fa06655b49c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e3d8406a594f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86bb40e50a89411fb1f6c3468b3075c5.psmdcp" Id="Rb4d206c0e55c4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>