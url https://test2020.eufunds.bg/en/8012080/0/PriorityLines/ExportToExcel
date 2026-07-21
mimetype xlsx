--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20e3d8406a594f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86bb40e50a89411fb1f6c3468b3075c5.psmdcp" Id="Rb4d206c0e55c4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a74513496b9436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26fda0022ef4cf6891adc6ab09d2f21.psmdcp" Id="R3f48bcc0c8964e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>