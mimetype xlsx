--- v5 (2026-07-21)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a74513496b9436f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a26fda0022ef4cf6891adc6ab09d2f21.psmdcp" Id="R3f48bcc0c8964e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb790851bd2154675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92f1897cd32f4feba5bf354efa6c1317.psmdcp" Id="R57f441b0e2674ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>