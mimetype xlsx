--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48fcf566b6de4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2dac01c2d3bb414bbcae62a36cd91279.psmdcp" Id="R11c12adcc75a404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a5194db07747fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f06a228c9cb414ea52d1687b3ac3066.psmdcp" Id="Rbd5021851c304e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>