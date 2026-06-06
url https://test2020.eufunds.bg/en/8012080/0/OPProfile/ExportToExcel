--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a5194db07747fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f06a228c9cb414ea52d1687b3ac3066.psmdcp" Id="Rbd5021851c304e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9bdb7fa51154c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3dc44c14b1a4fada8cc3811a37eaa59.psmdcp" Id="R21b4f027f2e44c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>