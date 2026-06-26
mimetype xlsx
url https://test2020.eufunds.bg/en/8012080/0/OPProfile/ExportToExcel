--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9bdb7fa51154c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3dc44c14b1a4fada8cc3811a37eaa59.psmdcp" Id="R21b4f027f2e44c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fdefea3b6845d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac73304302e144afa655d98914ec7f30.psmdcp" Id="R4646f7d301a04a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>