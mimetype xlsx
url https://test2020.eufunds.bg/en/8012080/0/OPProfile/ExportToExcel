--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fdefea3b6845d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac73304302e144afa655d98914ec7f30.psmdcp" Id="R4646f7d301a04a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra719cd7aa516465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f980260eb45747549cbc3d479325cd96.psmdcp" Id="Re27e997710b1443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>