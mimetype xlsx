--- v4 (2026-07-21)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra719cd7aa516465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f980260eb45747549cbc3d479325cd96.psmdcp" Id="Re27e997710b1443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c2b22fe9fb4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2f3b6fa51b641058a1b1dec94513290.psmdcp" Id="R77b41523029b4c6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>