--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8fde3364ec24f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ba0efb042ad94e22b4c37cf1573d5fba.psmdcp" Id="R4f755f8a11104edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13079865cd194371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e995f6ea9784972b3969ff6ddf7f879.psmdcp" Id="Rb7f332d5780c45cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>