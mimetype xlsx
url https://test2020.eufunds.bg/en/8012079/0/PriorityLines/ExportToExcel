--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13079865cd194371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e995f6ea9784972b3969ff6ddf7f879.psmdcp" Id="Rb7f332d5780c45cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa9ef3afe0d489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a431cd244554b809affd16e9371854a.psmdcp" Id="Re8cc9ae2a3a44175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>