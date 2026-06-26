--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa9ef3afe0d489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a431cd244554b809affd16e9371854a.psmdcp" Id="Re8cc9ae2a3a44175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a82d5c2924a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf3abd285424446be5d001e1d0afb92.psmdcp" Id="Rf652051f13c54f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>