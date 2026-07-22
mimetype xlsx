--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3a82d5c2924a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9cf3abd285424446be5d001e1d0afb92.psmdcp" Id="Rf652051f13c54f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4eaa4d65e2345ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc86c58d0abf448d949e20a2a4513fa2.psmdcp" Id="R8d4f3a77c07d4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>