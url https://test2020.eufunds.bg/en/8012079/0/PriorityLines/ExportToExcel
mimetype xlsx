--- v4 (2026-07-22)
+++ v5 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4eaa4d65e2345ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc86c58d0abf448d949e20a2a4513fa2.psmdcp" Id="R8d4f3a77c07d4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a846e590e4b4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03577fc5f92c4a4e9814656d86877ea0.psmdcp" Id="Rf2eab6c3c05f4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>