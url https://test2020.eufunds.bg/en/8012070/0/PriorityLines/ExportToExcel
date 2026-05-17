--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9df78dba27541a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/020f2486e894408ba09c7906db41fa1d.psmdcp" Id="Ra76173437bbd48d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee8abf023c040ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/553b39b26a0445ac813320cd22346b50.psmdcp" Id="R6075a89ff50e441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>