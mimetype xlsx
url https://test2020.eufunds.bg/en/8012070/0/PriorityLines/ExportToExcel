--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdee8abf023c040ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/553b39b26a0445ac813320cd22346b50.psmdcp" Id="R6075a89ff50e441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe2898ebf6d4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f989008acf104980b842b5c11cee4ae9.psmdcp" Id="Rf602603719ac4417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>