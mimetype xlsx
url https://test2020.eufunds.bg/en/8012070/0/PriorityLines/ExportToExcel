--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fe2898ebf6d4118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f989008acf104980b842b5c11cee4ae9.psmdcp" Id="Rf602603719ac4417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024c21308034ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a53ffb05b1d343dda9f60e687611577b.psmdcp" Id="R9c1e17d5834443b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>