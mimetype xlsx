--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb024c21308034ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a53ffb05b1d343dda9f60e687611577b.psmdcp" Id="R9c1e17d5834443b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1572bbf5ab35402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9afd99e17df047da865d3c79713fd7c9.psmdcp" Id="R081720f9f0ae49e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>