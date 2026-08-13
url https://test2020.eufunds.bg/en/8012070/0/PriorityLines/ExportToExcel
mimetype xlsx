--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1572bbf5ab35402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9afd99e17df047da865d3c79713fd7c9.psmdcp" Id="R081720f9f0ae49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035960861d3346f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4140950ae7c4a2e972abdf9ec5ae2c2.psmdcp" Id="Redf18df6e0774764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>