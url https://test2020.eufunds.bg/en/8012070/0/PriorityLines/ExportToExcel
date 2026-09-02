--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035960861d3346f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4140950ae7c4a2e972abdf9ec5ae2c2.psmdcp" Id="Redf18df6e0774764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b1a79bb810f4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8698f800947144e883f59a19c36fa89a.psmdcp" Id="R706fcffb3fb34fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>