--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e01eef1b8f1494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28a39d051704436fb15bbe8dc959ae5f.psmdcp" Id="Rfb4e25f2123e451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600d43cf95c742ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6faf30aef224b3f92dbfeaf34c5df57.psmdcp" Id="R9d44a5a04bdc4fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>