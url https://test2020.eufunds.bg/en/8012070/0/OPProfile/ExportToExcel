--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600d43cf95c742ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6faf30aef224b3f92dbfeaf34c5df57.psmdcp" Id="R9d44a5a04bdc4fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718b0d4202264a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bb3008a103d412db3b57a5873562ed8.psmdcp" Id="R0569cbdf3b324fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>