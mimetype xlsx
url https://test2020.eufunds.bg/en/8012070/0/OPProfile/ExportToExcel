--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718b0d4202264a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9bb3008a103d412db3b57a5873562ed8.psmdcp" Id="R0569cbdf3b324fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f59de3e8e541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113332c936934a5bba85b0441a48730a.psmdcp" Id="Rf304b65d77254b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>