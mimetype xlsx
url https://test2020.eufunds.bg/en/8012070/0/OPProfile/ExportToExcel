--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f59de3e8e541f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/113332c936934a5bba85b0441a48730a.psmdcp" Id="Rf304b65d77254b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022a65bb49eb4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38db39f6134249598cba7b72bb881502.psmdcp" Id="R0a5403a8b7e74b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>