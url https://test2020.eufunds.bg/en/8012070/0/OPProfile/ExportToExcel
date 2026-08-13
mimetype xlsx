--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022a65bb49eb4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38db39f6134249598cba7b72bb881502.psmdcp" Id="R0a5403a8b7e74b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0ffbaeac8b4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fd5b34e00bd4756a779c1db650cf81d.psmdcp" Id="R86e157b07fc14263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>