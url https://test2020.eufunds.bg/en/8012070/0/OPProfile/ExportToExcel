--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref0ffbaeac8b4e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7fd5b34e00bd4756a779c1db650cf81d.psmdcp" Id="R86e157b07fc14263" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b0e0951644e4397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5c4363923d04febad95386339ba248f.psmdcp" Id="R38ee7398ebd34cdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>