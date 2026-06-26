--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e3d7fe75ae04cf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ead30eef063e41f289e18a54a76f2c5b.psmdcp" Id="R232e0fa15b324386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13359eed57d4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d263b853c954f74944786e1455d7a62.psmdcp" Id="R2454775c91504282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1788,217 +1788,217 @@
       </x:c>
       <x:c r="H53" s="4">
         <x:v>-554493.07</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>-388145.15</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>13439449.29</x:v>
+        <x:v>14238847.91</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G59" s="6">
-        <x:v>0.42</x:v>
+        <x:v>0.45</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>39</x:v>