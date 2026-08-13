--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13359eed57d4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d263b853c954f74944786e1455d7a62.psmdcp" Id="R2454775c91504282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c0a31147eb440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91a6763af8d74f29ad93b645c2cc1f2e.psmdcp" Id="R258124b7ea47463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>
@@ -1788,217 +1788,217 @@
       </x:c>
       <x:c r="H53" s="4">
         <x:v>-554493.07</x:v>
       </x:c>
       <x:c r="I53" s="4">
         <x:v>-388145.15</x:v>
       </x:c>
       <x:c r="J53" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:13">
       <x:c r="A54" s="3" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B54" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C54" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D54" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E54" s="4">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="F54" s="4">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G54" s="4">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="H54" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I54" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:13">
       <x:c r="A55" s="3" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B55" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C55" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D55" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E55" s="4">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="F55" s="4">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G55" s="4">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="H55" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I55" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J55" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:13">
       <x:c r="A56" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B56" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C56" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D56" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E56" s="4">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="F56" s="4">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G56" s="4">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="H56" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I56" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J56" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:13">
       <x:c r="A57" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B57" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C57" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D57" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E57" s="4">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="F57" s="4">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G57" s="4">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="H57" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I57" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J57" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:13">
       <x:c r="A58" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B58" s="4">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C58" s="4">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D58" s="4">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E58" s="4">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="F58" s="4">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G58" s="4">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="H58" s="4">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I58" s="4">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J58" s="4">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="5" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B59" s="6">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C59" s="6">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D59" s="6">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E59" s="6">
-        <x:v>14238847.91</x:v>
+        <x:v>13439449.29</x:v>
       </x:c>
       <x:c r="F59" s="6">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G59" s="6">
-        <x:v>0.45</x:v>
+        <x:v>0.42</x:v>
       </x:c>
       <x:c r="H59" s="6">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="I59" s="6">
         <x:v>-360590</x:v>
       </x:c>
       <x:c r="J59" s="6">
         <x:v>-0.02</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:13">
       <x:c r="A63" s="0" t="s">
         <x:v>39</x:v>