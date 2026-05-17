--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R009606aee6584e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b779439cf7e4fff9b78f75203b2676d.psmdcp" Id="R3abee32877bf49f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1e919085704217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d44f79334d73432ba9c7c9003cb699c5.psmdcp" Id="R3c422600a9f14247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -842,63 +842,63 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1407166626</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1325512880</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>81653746</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>13578138.34</x:v>
+        <x:v>14389186.96</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>11713625.81</x:v>
+        <x:v>12273204.84</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1725823.48</x:v>
+        <x:v>1965643.07</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>138689.05</x:v>
+        <x:v>150339.05</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>0.96</x:v>
+        <x:v>1.01</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>34500</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>27555.15</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>6944.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">