--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1e919085704217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d44f79334d73432ba9c7c9003cb699c5.psmdcp" Id="R3c422600a9f14247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13eb5f3e47894d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2ef2cc294b456d915f07005002992b.psmdcp" Id="R4dcacf1f63404124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>