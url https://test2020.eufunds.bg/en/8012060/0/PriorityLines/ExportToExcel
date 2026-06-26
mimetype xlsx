--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13eb5f3e47894d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf2ef2cc294b456d915f07005002992b.psmdcp" Id="R4dcacf1f63404124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e16d4aae409481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93b7f668ba5a4d4e832a52ce3a0b4641.psmdcp" Id="R0d6ff14f2f4a4d1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>