--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e16d4aae409481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93b7f668ba5a4d4e832a52ce3a0b4641.psmdcp" Id="R0d6ff14f2f4a4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra601476a32eb4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59ba5279c0d4c76bc4e63f6774e592e.psmdcp" Id="R907a97794b5e41a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>