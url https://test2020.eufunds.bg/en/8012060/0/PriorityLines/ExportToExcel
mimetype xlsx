--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra601476a32eb4b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f59ba5279c0d4c76bc4e63f6774e592e.psmdcp" Id="R907a97794b5e41a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33afe752d2f64b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d1f769a85d4a21a15a87245fc8a623.psmdcp" Id="Rb0257247a79c4118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -842,63 +842,63 @@
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>1407166626</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>1325512880</x:v>
       </x:c>
       <x:c r="D9" s="9">
         <x:v>81653746</x:v>
       </x:c>
       <x:c r="E9" s="9">
-        <x:v>14389186.96</x:v>
+        <x:v>13578138.34</x:v>
       </x:c>
       <x:c r="F9" s="9">
-        <x:v>12273204.84</x:v>
+        <x:v>11713625.81</x:v>
       </x:c>
       <x:c r="G9" s="9">
-        <x:v>1965643.07</x:v>
+        <x:v>1725823.48</x:v>
       </x:c>
       <x:c r="H9" s="9">
-        <x:v>150339.05</x:v>
+        <x:v>138689.05</x:v>
       </x:c>
       <x:c r="I9" s="9">
-        <x:v>1.01</x:v>
+        <x:v>0.96</x:v>
       </x:c>
       <x:c r="J9" s="9">
         <x:v>34500</x:v>
       </x:c>
       <x:c r="K9" s="9">
         <x:v>27555.15</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>6944.85</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>67256935</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>47925600</x:v>
       </x:c>
       <x:c r="D10" s="9">