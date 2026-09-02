--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33afe752d2f64b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d1f769a85d4a21a15a87245fc8a623.psmdcp" Id="Rb0257247a79c4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c3b0162fa424a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a993c9dc53b45d580f7a6eea0008502.psmdcp" Id="R0cca2f9dfefb452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>