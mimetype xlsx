--- v0 (2026-04-20)
+++ v1 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31508db20f3743ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b3dfdd2a5de49948610df0182d6492a.psmdcp" Id="R95ab651862604c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d77a054aff416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74abf8d918894079b21d921d853eb7ee.psmdcp" Id="Rd3bfc8fb892d44ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -776,51 +776,51 @@
       </x:c>
       <x:c r="K5" s="7" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="L5" s="7" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="M5" s="7" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:13">
       <x:c r="A6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B6" s="9">
         <x:v>43979444.69</x:v>
       </x:c>
       <x:c r="C6" s="9">
         <x:v>37714867.81</x:v>
       </x:c>
       <x:c r="D6" s="9">
         <x:v>6264576.88</x:v>
       </x:c>
       <x:c r="E6" s="10">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F6" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G6" s="9">
         <x:v>786909.8</x:v>
       </x:c>
       <x:c r="H6" s="9">
         <x:v>785887.22</x:v>
       </x:c>
       <x:c r="I6" s="9">
         <x:v>1.79</x:v>
       </x:c>
       <x:c r="J6" s="9">
         <x:v>675137.56</x:v>
       </x:c>
       <x:c r="K6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L6" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M6" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -1104,92 +1104,92 @@
       </x:c>
       <x:c r="K13" s="9">
         <x:v>-613.55</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E14" s="10">
-        <x:v>189</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F14" s="10">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G14" s="9">
         <x:v>22380188.59</x:v>
       </x:c>
       <x:c r="H14" s="9">
         <x:v>18564219.6</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>8.87</x:v>
       </x:c>
       <x:c r="J14" s="9">
         <x:v>13006486.63</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="11" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>413704763.6</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>337246011.23</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>76458752.37</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>302</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G15" s="9">
         <x:v>53621759.57</x:v>
       </x:c>
       <x:c r="H15" s="9">
         <x:v>49271731.37</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>11.91</x:v>
       </x:c>
       <x:c r="J15" s="9">
         <x:v>37794426.19</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>101358.36</x:v>
       </x:c>