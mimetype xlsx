--- v1 (2026-06-05)
+++ v2 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d77a054aff416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74abf8d918894079b21d921d853eb7ee.psmdcp" Id="Rd3bfc8fb892d44ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6719feef288149b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6029b6f8430d4ef2b1414addc4ba97f4.psmdcp" Id="Ra76067d7755245a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="programmes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -74,50 +74,53 @@
     <x:t>LD</x:t>
   </x:si>
   <x:si>
     <x:t>EPCC</x:t>
   </x:si>
   <x:si>
     <x:t>Bilateral Fund</x:t>
   </x:si>
   <x:si>
     <x:t>CEHC</x:t>
   </x:si>
   <x:si>
     <x:t>BG HOME AFFAIRS</x:t>
   </x:si>
   <x:si>
     <x:t>Justice</x:t>
   </x:si>
   <x:si>
     <x:t>Local Development</x:t>
   </x:si>
   <x:si>
     <x:t>BG ENERGY</x:t>
   </x:si>
   <x:si>
     <x:t>POT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NRRP</x:t>
   </x:si>
   <x:si>
     <x:t>TOTAL:</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>* - % of the total programme budget</x:t>
   </x:si>
   <x:si>
     <x:t>** - Total includes grants and co-financing by the beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
   </x:numFmts>
@@ -664,51 +667,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:M21"/>
+  <x:dimension ref="A1:M22"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="28.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="14.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.424911" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="28.567768" style="0" customWidth="1"/>
     <x:col min="5" max="6" width="21.424911" style="0" customWidth="1"/>
     <x:col min="7" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.139196" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="14.282054" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:13">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
@@ -1107,151 +1110,192 @@
       </x:c>
       <x:c r="L13" s="9">
         <x:v>-0</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E14" s="10">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F14" s="10">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G14" s="9">
-        <x:v>22380188.59</x:v>
+        <x:v>22390414.43</x:v>
       </x:c>
       <x:c r="H14" s="9">
-        <x:v>18564219.6</x:v>
+        <x:v>18574445.44</x:v>
       </x:c>
       <x:c r="I14" s="9">
         <x:v>8.87</x:v>
       </x:c>
       <x:c r="J14" s="9">
-        <x:v>13006486.63</x:v>
+        <x:v>13016692.02</x:v>
       </x:c>
       <x:c r="K14" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L14" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M14" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
-      <x:c r="A15" s="11" t="s">
+      <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
-        <x:v>413704763.6</x:v>
+        <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C15" s="9">
-        <x:v>337246011.23</x:v>
+        <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D15" s="9">
-        <x:v>76458752.37</x:v>
+        <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E15" s="10">
-        <x:v>349</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="10">
-        <x:v>91</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>53621759.57</x:v>
+        <x:v>7170516.7</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>49271731.37</x:v>
+        <x:v>7049343.86</x:v>
       </x:c>
       <x:c r="I15" s="9">
-        <x:v>11.91</x:v>
+        <x:v>0.09</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>37794426.19</x:v>
+        <x:v>6225980.5</x:v>
       </x:c>
       <x:c r="K15" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L15" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M15" s="9">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:13">
+      <x:c r="A16" s="11" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B16" s="9">
+        <x:v>8366796269.48</x:v>
+      </x:c>
+      <x:c r="C16" s="9">
+        <x:v>7353681642.12</x:v>
+      </x:c>
+      <x:c r="D16" s="9">
+        <x:v>1013114627.36</x:v>
+      </x:c>
+      <x:c r="E16" s="10">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F16" s="10">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="G16" s="9">
+        <x:v>60802502.11</x:v>
+      </x:c>
+      <x:c r="H16" s="9">
+        <x:v>56331301.07</x:v>
+      </x:c>
+      <x:c r="I16" s="9">
+        <x:v>0.67</x:v>
+      </x:c>
+      <x:c r="J16" s="9">
+        <x:v>44030612.08</x:v>
+      </x:c>
+      <x:c r="K16" s="9">
         <x:v>124831.58</x:v>
       </x:c>
-      <x:c r="L15" s="9">
-[...2 lines deleted...]
-      <x:c r="M15" s="9">
+      <x:c r="L16" s="9">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M16" s="9">
         <x:v>101358.36</x:v>
       </x:c>
     </x:row>
-    <x:row r="16" spans="1:13" ht="15" customHeight="1"/>
-[...4 lines deleted...]
-    </x:row>
+    <x:row r="17" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:13">
       <x:c r="A19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:13">
       <x:c r="A20" s="0" t="s">
         <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:13">
+      <x:c r="A21" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A4:A5"/>
     <x:mergeCell ref="B4:D4"/>
     <x:mergeCell ref="E4:F4"/>
     <x:mergeCell ref="G4:J4"/>
     <x:mergeCell ref="K4:M4"/>
-    <x:mergeCell ref="A16:J16"/>
     <x:mergeCell ref="A17:J17"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
+    <x:mergeCell ref="A21:J21"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>programmes</vt:lpstr>
       <vt:lpstr>programmes!Print_Area</vt:lpstr>
       <vt:lpstr>programmes!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>