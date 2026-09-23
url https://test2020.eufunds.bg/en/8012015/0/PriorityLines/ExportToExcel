--- v5 (2026-09-02)
+++ v6 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c99f33158bf4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3e3d588807941209b7cf101ee62b9a5.psmdcp" Id="Rf3439431562345cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023b94992f9e4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c72eee5949f42d092e2a3240e956c34.psmdcp" Id="R654307ceae864d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>