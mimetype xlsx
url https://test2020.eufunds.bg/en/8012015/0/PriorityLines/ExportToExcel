--- v6 (2026-09-23)
+++ v7 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023b94992f9e4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c72eee5949f42d092e2a3240e956c34.psmdcp" Id="R654307ceae864d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26d0605d6d442a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2be43738da08473d9525ae3dcd50f9d8.psmdcp" Id="R72b53598c263499b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>