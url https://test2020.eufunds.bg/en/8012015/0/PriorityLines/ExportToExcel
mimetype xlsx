--- v7 (2026-10-14)
+++ v8 (2026-11-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb26d0605d6d442a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2be43738da08473d9525ae3dcd50f9d8.psmdcp" Id="R72b53598c263499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba15e82c70c0492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0647944df4d442cdba14e5a3b6da2b0f.psmdcp" Id="Rcb323e180f784c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -883,63 +883,63 @@
       </x:c>
       <x:c r="K9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L9" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M9" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:13">
       <x:c r="A10" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B10" s="9">
         <x:v>15338758</x:v>
       </x:c>
       <x:c r="C10" s="9">
         <x:v>14131962</x:v>
       </x:c>
       <x:c r="D10" s="9">
         <x:v>1206796</x:v>
       </x:c>
       <x:c r="E10" s="9">
-        <x:v>0</x:v>
+        <x:v>65000</x:v>
       </x:c>
       <x:c r="F10" s="9">
-        <x:v>0</x:v>
+        <x:v>26500</x:v>
       </x:c>
       <x:c r="G10" s="9">
-        <x:v>0</x:v>
+        <x:v>26500</x:v>
       </x:c>
       <x:c r="H10" s="9">
-        <x:v>0</x:v>
+        <x:v>12000</x:v>
       </x:c>
       <x:c r="I10" s="9">
-        <x:v>0</x:v>
+        <x:v>0.35</x:v>
       </x:c>
       <x:c r="J10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L10" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M10" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="12" spans="1:13">
       <x:c r="A12" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>