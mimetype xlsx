--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a6df9311f674d87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d67ef84f1ab24a4392fccd4213d39028.psmdcp" Id="Re624fccbc9f44950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd84b9f75ab4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116539af40cb4cf0acf43f11a0f6356d.psmdcp" Id="R92e10d6033314b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>