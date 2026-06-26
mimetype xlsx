--- v1 (2026-06-06)
+++ v2 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd84b9f75ab4ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/116539af40cb4cf0acf43f11a0f6356d.psmdcp" Id="R92e10d6033314b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498024970f77452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30105adbc196451998c3383940fb1265.psmdcp" Id="Rf603c04d46524b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>