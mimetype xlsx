--- v2 (2026-06-26)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498024970f77452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/30105adbc196451998c3383940fb1265.psmdcp" Id="Rf603c04d46524b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6cef35946f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac433f4dd90e4fc2984093b81c173f56.psmdcp" Id="R491e06aa8b754539" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>