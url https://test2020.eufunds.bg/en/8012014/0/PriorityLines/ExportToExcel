--- v3 (2026-06-26)
+++ v4 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6cef35946f4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac433f4dd90e4fc2984093b81c173f56.psmdcp" Id="R491e06aa8b754539" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7b3b64a7014cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/470c5fa3150247458c8a7a69ab6ffe69.psmdcp" Id="Reaad853e72b94f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>