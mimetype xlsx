--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7b3b64a7014cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/470c5fa3150247458c8a7a69ab6ffe69.psmdcp" Id="Reaad853e72b94f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6049ae24eb445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09aafb0d8ffe49d3a3421d34adb6fad6.psmdcp" Id="Rbf55c71c1de24e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>