--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aae955ac9c94ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23ee93d8f336452d8d479d601295bfbc.psmdcp" Id="R0471903d07874ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7497e455100455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44eeea14aed741839cd8a985f1b58860.psmdcp" Id="R1791fc99d2364d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>