--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7497e455100455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/44eeea14aed741839cd8a985f1b58860.psmdcp" Id="R1791fc99d2364d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb695401cf9e4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c825f65c4754828ad9574219bd7118b.psmdcp" Id="Rc4f78ab290854596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>