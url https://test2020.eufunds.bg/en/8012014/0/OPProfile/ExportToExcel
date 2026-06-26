--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb695401cf9e4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c825f65c4754828ad9574219bd7118b.psmdcp" Id="Rc4f78ab290854596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cfd99f8f5e4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417112bf3e2c4004af863e459c1934d3.psmdcp" Id="Re098a3609ed44cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>