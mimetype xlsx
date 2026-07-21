--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2cfd99f8f5e4a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/417112bf3e2c4004af863e459c1934d3.psmdcp" Id="Re098a3609ed44cf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72eceeb80e814dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b57017583754b589e86be64bbfb3581.psmdcp" Id="R878b7ef886534663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>