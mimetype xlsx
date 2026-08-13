--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72eceeb80e814dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b57017583754b589e86be64bbfb3581.psmdcp" Id="R878b7ef886534663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb0190543514d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/519bfacafc304e5fb34ec35625bd9c29.psmdcp" Id="Rde9965e08112403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>