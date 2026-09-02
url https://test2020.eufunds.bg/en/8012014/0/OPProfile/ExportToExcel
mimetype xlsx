--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb0190543514d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/519bfacafc304e5fb34ec35625bd9c29.psmdcp" Id="Rde9965e08112403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f2027ca62044652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/db79c115c23e4f809ae5b0827ba28e24.psmdcp" Id="Rd434c4740a2c4fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>