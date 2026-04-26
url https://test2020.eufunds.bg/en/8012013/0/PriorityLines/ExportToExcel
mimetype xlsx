--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3dfcd90d334f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d1c9d9b194549468dd7754c45d26a5d.psmdcp" Id="R82e86a230a4847fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90e370a77224213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ccab01eec3492fa3f9157ea03d08a7.psmdcp" Id="Rf1757863e5044f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>