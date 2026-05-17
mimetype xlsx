--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd90e370a77224213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3ccab01eec3492fa3f9157ea03d08a7.psmdcp" Id="Rf1757863e5044f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dba6e005d049cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d83cc7e2200412bb7510672efcdf53d.psmdcp" Id="R06ca367b26a940fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>