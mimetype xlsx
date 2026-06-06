--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28dba6e005d049cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d83cc7e2200412bb7510672efcdf53d.psmdcp" Id="R06ca367b26a940fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a2301acc694e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35d37c960b0a4a0f91a13877c09a1a1e.psmdcp" Id="Rb0e17bd5c57e4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>