--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4a2301acc694e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35d37c960b0a4a0f91a13877c09a1a1e.psmdcp" Id="Rb0e17bd5c57e4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a3431cb4ed435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24cb7c2f3bea4b50860dc5dee4943c90.psmdcp" Id="Rda200e7be5fd4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>