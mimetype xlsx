--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a3431cb4ed435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24cb7c2f3bea4b50860dc5dee4943c90.psmdcp" Id="Rda200e7be5fd4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9926d5839b14acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651a80b7058b48aa97d4646f3ddeef77.psmdcp" Id="R684df3bb5d314bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>