--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9926d5839b14acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651a80b7058b48aa97d4646f3ddeef77.psmdcp" Id="R684df3bb5d314bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efa284968b44e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a2ac4f14cb45d2a84d799629c6b3c3.psmdcp" Id="R2f3fea0af0cf4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>