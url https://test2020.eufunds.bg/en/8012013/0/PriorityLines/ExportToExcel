--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efa284968b44e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59a2ac4f14cb45d2a84d799629c6b3c3.psmdcp" Id="R2f3fea0af0cf4903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710771a6e2694cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/826c47380db643d2b402cdfcf9e5b808.psmdcp" Id="Rdb5e506e97ee4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>