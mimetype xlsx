--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710771a6e2694cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/826c47380db643d2b402cdfcf9e5b808.psmdcp" Id="Rdb5e506e97ee4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef834af707c4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5039de8a88174f418063bde4abeccbf2.psmdcp" Id="R66f964b74965408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>