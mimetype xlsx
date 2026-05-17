--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf035be37c914f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/991c8f1aa7da476b823239adc11c9435.psmdcp" Id="Rfc72bc0636f643e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ef2284e1244c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1524e028c6234dceb8bee8f1ce3f9785.psmdcp" Id="R1d8dcd7837bf48a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>