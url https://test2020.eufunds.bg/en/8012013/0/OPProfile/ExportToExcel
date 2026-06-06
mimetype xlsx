--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ef2284e1244c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1524e028c6234dceb8bee8f1ce3f9785.psmdcp" Id="R1d8dcd7837bf48a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18363de5e5e1491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae3c50e7c6a143b0b18f6722813db511.psmdcp" Id="R76fc6c68afae4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>