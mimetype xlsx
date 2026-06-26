--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18363de5e5e1491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae3c50e7c6a143b0b18f6722813db511.psmdcp" Id="R76fc6c68afae4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5411540112ac4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c44f91665c1b4a769940c91556f3d115.psmdcp" Id="Rdfc65eb2fbd34480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>