--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5411540112ac4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c44f91665c1b4a769940c91556f3d115.psmdcp" Id="Rdfc65eb2fbd34480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra986f64f56114edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68591b5f7b2b42c7b0cdf85144554bfc.psmdcp" Id="R2d2159e6a8d340f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>