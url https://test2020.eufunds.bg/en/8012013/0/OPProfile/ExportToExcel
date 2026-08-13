--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra986f64f56114edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68591b5f7b2b42c7b0cdf85144554bfc.psmdcp" Id="R2d2159e6a8d340f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34e5bfa05b54c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d9536822b643e3ad66137a744cd61a.psmdcp" Id="Rd8c1f96b610a4636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>