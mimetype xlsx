--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34e5bfa05b54c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d9536822b643e3ad66137a744cd61a.psmdcp" Id="Rd8c1f96b610a4636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc7bb91d90345d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00ad0272042b404ea46d0ff5a0c4b696.psmdcp" Id="Rd014438f6c1d4ea3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>