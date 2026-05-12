--- v0 (2026-04-20)
+++ v1 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d54337cd414d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6498ec4eb947419ead86f6c71d94878b.psmdcp" Id="R394e2bbeb8bb4177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa1b0865f2a4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5b4aa58a4594512a48dc2ada41b743e.psmdcp" Id="Rff01cf803dcd4bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>