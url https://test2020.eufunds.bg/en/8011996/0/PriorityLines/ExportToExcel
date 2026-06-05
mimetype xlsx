--- v1 (2026-05-12)
+++ v2 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa1b0865f2a4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b5b4aa58a4594512a48dc2ada41b743e.psmdcp" Id="Rff01cf803dcd4bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4372422498b949be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1076a01ceb1b42488016c4538ecc0758.psmdcp" Id="R00bbe619f75e4711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>