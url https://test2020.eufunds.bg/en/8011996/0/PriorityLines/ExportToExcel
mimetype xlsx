--- v2 (2026-06-05)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4372422498b949be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1076a01ceb1b42488016c4538ecc0758.psmdcp" Id="R00bbe619f75e4711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fc76a079cf4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7786156896514c58b0deaa9e7d3b0da3.psmdcp" Id="R1dea8158498543e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>