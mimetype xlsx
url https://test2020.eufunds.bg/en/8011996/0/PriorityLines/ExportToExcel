--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fc76a079cf4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7786156896514c58b0deaa9e7d3b0da3.psmdcp" Id="R1dea8158498543e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdf7a9483864b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/418f5d372e35408db36bdf59731758be.psmdcp" Id="Rf0e078bba7f24f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>