--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdf7a9483864b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/418f5d372e35408db36bdf59731758be.psmdcp" Id="Rf0e078bba7f24f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f187ff17c074ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7f4fc7768ea410b964f08dc8f2ee21e.psmdcp" Id="R62846e29342649b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>