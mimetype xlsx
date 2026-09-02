--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f187ff17c074ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7f4fc7768ea410b964f08dc8f2ee21e.psmdcp" Id="R62846e29342649b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84bda5bc6900423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b124cabd5034d9eb9e64213ea39f76f.psmdcp" Id="Re6130b6094334a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>