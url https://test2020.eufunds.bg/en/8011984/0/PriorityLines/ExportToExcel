--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd7801a15011462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3341b24e80e642a1a3baa23c4f8e1a33.psmdcp" Id="Rb7e970753e9b4563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e0651f340942c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c6287e21ea54d25a94c58f05e30ae61.psmdcp" Id="Rb7418e8bd93c4aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>