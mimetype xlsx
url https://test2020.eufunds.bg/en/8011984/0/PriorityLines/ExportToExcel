--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8e0651f340942c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c6287e21ea54d25a94c58f05e30ae61.psmdcp" Id="Rb7418e8bd93c4aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cb732d4f5e4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fcd0fe99685404caa554157d1d3a431.psmdcp" Id="R14e9ee685b7547b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>