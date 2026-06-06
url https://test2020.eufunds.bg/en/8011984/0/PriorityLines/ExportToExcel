--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59cb732d4f5e4981" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4fcd0fe99685404caa554157d1d3a431.psmdcp" Id="R14e9ee685b7547b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecd7a2651ee47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6038d61a2e4f4e048558f04b45e9ef8c.psmdcp" Id="R333a961359054032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>