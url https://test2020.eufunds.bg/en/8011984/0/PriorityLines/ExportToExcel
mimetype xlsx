--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcecd7a2651ee47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6038d61a2e4f4e048558f04b45e9ef8c.psmdcp" Id="R333a961359054032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70aa54e852894171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/112dc76585b34ae984587a8945a181b7.psmdcp" Id="Raa4c63e427fb494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>