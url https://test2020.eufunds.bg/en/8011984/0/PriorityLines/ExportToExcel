--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70aa54e852894171" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/112dc76585b34ae984587a8945a181b7.psmdcp" Id="Raa4c63e427fb494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07f927a59e94284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/639cac6712e94f38b2b5f38d1dd81b76.psmdcp" Id="Rfda901be76aa427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>