--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07f927a59e94284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/639cac6712e94f38b2b5f38d1dd81b76.psmdcp" Id="Rfda901be76aa427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38c595212cc435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09a3b07f1de48918d235073660e421c.psmdcp" Id="R6043a3e907414a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>