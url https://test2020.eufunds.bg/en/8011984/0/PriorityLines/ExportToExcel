--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re38c595212cc435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b09a3b07f1de48918d235073660e421c.psmdcp" Id="R6043a3e907414a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55969c4013fe40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4b7b0b6713d4c97bd132432379b4e1f.psmdcp" Id="R61039c8f8cfe4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>