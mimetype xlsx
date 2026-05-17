--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85e228ccafe94b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d5e34a655214a078c2ccce2f6fda678.psmdcp" Id="R55aaba301a4b424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6383655442d64285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23991bcd638b477597486f3027e325fe.psmdcp" Id="R23afcaf842cf4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>