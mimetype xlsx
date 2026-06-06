--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6383655442d64285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/23991bcd638b477597486f3027e325fe.psmdcp" Id="R23afcaf842cf4c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85ceb2be73b4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/baa2bbb1f6ca4a7aae21a270d6a160f8.psmdcp" Id="R4543784120404e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>