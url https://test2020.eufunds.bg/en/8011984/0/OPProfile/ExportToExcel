--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85ceb2be73b4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/baa2bbb1f6ca4a7aae21a270d6a160f8.psmdcp" Id="R4543784120404e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d68a112b564c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/881ef720917d4c79b4bfece689f645c1.psmdcp" Id="R0e7bf3e172fe45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>