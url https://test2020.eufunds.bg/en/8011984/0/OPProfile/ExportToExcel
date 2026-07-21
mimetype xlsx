--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d68a112b564c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/881ef720917d4c79b4bfece689f645c1.psmdcp" Id="R0e7bf3e172fe45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614e8e90c1e54d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc2d7c729f394534b55f916249e76fa8.psmdcp" Id="Rff081a1e34bd4f23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>