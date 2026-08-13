--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R614e8e90c1e54d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc2d7c729f394534b55f916249e76fa8.psmdcp" Id="Rff081a1e34bd4f23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99aa8cee21d7417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae7aa89de4647edbcac645a8fdcee07.psmdcp" Id="Rf2923a4167394bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>