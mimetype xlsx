--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99aa8cee21d7417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9ae7aa89de4647edbcac645a8fdcee07.psmdcp" Id="Rf2923a4167394bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfabc42036564cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bb1e6f3eefb4c778891335cdf31ac66.psmdcp" Id="Rab103e8aded84132" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>