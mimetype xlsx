--- v0 (2026-04-26)
+++ v1 (2026-04-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09835b787fc14ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0fb36721cd84dbdb3ccc309bf18cace.psmdcp" Id="R08ee15e694cb4148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59f71701d0d478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631cc3229a084f888afcff61e97bbd5b.psmdcp" Id="R0f73c1685e6e4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>