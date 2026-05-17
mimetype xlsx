--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59f71701d0d478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/631cc3229a084f888afcff61e97bbd5b.psmdcp" Id="R0f73c1685e6e4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8e5c951c1046a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ba976acc29647d2a38465e7c2b4a88f.psmdcp" Id="Rf08258f1c2a147a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>