--- v2 (2026-05-17)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8e5c951c1046a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ba976acc29647d2a38465e7c2b4a88f.psmdcp" Id="Rf08258f1c2a147a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd379c677021b485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a09a1dd48f7e4ffc867ddbc7cada4e80.psmdcp" Id="Rf97b5bfe258f45a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>