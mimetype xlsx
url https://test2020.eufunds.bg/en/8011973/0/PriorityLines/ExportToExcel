--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd379c677021b485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a09a1dd48f7e4ffc867ddbc7cada4e80.psmdcp" Id="Rf97b5bfe258f45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2256a7a3f73f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2e0eb6d7d34cf8bc2b06522ae09c78.psmdcp" Id="R659cfb838a494cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>