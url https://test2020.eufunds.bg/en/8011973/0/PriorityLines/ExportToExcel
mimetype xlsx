--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2256a7a3f73f4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2e0eb6d7d34cf8bc2b06522ae09c78.psmdcp" Id="R659cfb838a494cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd2675e48f047d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10234235a59547668d5fc0654a32cad0.psmdcp" Id="R1887fa034eb34377" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>