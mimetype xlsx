--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd2675e48f047d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/10234235a59547668d5fc0654a32cad0.psmdcp" Id="R1887fa034eb34377" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8641091b35034dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e8f60a5e054a78b12a167741efe08b.psmdcp" Id="R47adcb9752234a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>