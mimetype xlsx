--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8641091b35034dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e8f60a5e054a78b12a167741efe08b.psmdcp" Id="R47adcb9752234a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e5e69aebb24c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eea6ffba7eb1482ca35cc286c457414f.psmdcp" Id="R472bb70895c84315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>