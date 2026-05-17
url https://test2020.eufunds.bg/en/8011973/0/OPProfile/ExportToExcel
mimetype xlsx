--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93508457ce74084" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc2c6fff263b4988906805463ac844f2.psmdcp" Id="Rc8ee02b81beb4604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466ca4aff6d94d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4333ac8b4c71470b8528c7d5858df5ea.psmdcp" Id="R98b9342213024604" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>