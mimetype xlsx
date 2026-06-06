--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466ca4aff6d94d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4333ac8b4c71470b8528c7d5858df5ea.psmdcp" Id="R98b9342213024604" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fb9559a95e4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdd8e7fa52324067a05ccc377398b55f.psmdcp" Id="Ra0586913b540464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>