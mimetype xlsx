--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64fb9559a95e4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bdd8e7fa52324067a05ccc377398b55f.psmdcp" Id="Ra0586913b540464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59032fa159154708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/843f3c35297144e6a0b21e0c6cc92cf6.psmdcp" Id="R8a9ff90e0fa64c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>