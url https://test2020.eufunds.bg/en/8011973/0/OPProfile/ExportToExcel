--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59032fa159154708" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/843f3c35297144e6a0b21e0c6cc92cf6.psmdcp" Id="R8a9ff90e0fa64c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8e6665d4b54fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b95eb92d97364d92a940de0cfe6dedea.psmdcp" Id="R59688144656b4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>