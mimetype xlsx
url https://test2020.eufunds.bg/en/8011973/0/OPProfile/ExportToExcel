--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d8e6665d4b54fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b95eb92d97364d92a940de0cfe6dedea.psmdcp" Id="R59688144656b4b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c6f6ddf3e24d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e36c1413aa504ce4a5844a0d37021fdd.psmdcp" Id="Re4c78f17f5584acb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>