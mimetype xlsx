--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c6f6ddf3e24d82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e36c1413aa504ce4a5844a0d37021fdd.psmdcp" Id="Re4c78f17f5584acb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d17a67788945d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b0490356da74a4c9bd6e9122766ddbf.psmdcp" Id="R6a3a545ea65c45f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>