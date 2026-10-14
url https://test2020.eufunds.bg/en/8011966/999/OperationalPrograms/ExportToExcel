--- v2 (2026-08-13)
+++ v3 (2026-10-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34e19a1b61049f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22da824d6ab94c9c854df5a8b490a172.psmdcp" Id="R82e75d929b1d4b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649a2daebe334198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0c02fcc0e0f4e5d8c6fc26a2b472e21.psmdcp" Id="R27025a18b2e748db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="operationalPrograms" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Performance of the Programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Programme</x:t>
   </x:si>
   <x:si>
@@ -1287,60 +1287,60 @@
       </x:c>
       <x:c r="M12" s="9">
         <x:v>4264.18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:13">
       <x:c r="A13" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B13" s="9">
         <x:v>215344710.75</x:v>
       </x:c>
       <x:c r="C13" s="9">
         <x:v>183837674.44</x:v>
       </x:c>
       <x:c r="D13" s="9">
         <x:v>31507036.31</x:v>
       </x:c>
       <x:c r="E13" s="10">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F13" s="10">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G13" s="9">
-        <x:v>6767858.87</x:v>
+        <x:v>6813524.74</x:v>
       </x:c>
       <x:c r="H13" s="9">
-        <x:v>6707104.6</x:v>
+        <x:v>6748481.57</x:v>
       </x:c>
       <x:c r="I13" s="9">
-        <x:v>3.11</x:v>
+        <x:v>3.13</x:v>
       </x:c>
       <x:c r="J13" s="9">
-        <x:v>5334668.96</x:v>
+        <x:v>5369839.38</x:v>
       </x:c>
       <x:c r="K13" s="9">
         <x:v>690606.94</x:v>
       </x:c>
       <x:c r="L13" s="9">
         <x:v>0.32</x:v>
       </x:c>
       <x:c r="M13" s="9">
         <x:v>525643.02</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:13">
       <x:c r="A14" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="9">
         <x:v>1192813283.35</x:v>
       </x:c>
       <x:c r="C14" s="9">
         <x:v>107737830.99</x:v>
       </x:c>
       <x:c r="D14" s="9">
         <x:v>1085075452.36</x:v>
       </x:c>
       <x:c r="E14" s="10">
@@ -1369,60 +1369,60 @@
       </x:c>
       <x:c r="M14" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:13">
       <x:c r="A15" s="8" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B15" s="9">
         <x:v>3051955579.45</x:v>
       </x:c>
       <x:c r="C15" s="9">
         <x:v>2473981337.79</x:v>
       </x:c>
       <x:c r="D15" s="9">
         <x:v>577974241.66</x:v>
       </x:c>
       <x:c r="E15" s="10">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F15" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="9">
-        <x:v>9017348.28</x:v>
+        <x:v>9017836.99</x:v>
       </x:c>
       <x:c r="H15" s="9">
-        <x:v>7057044.33</x:v>
+        <x:v>7057533.04</x:v>
       </x:c>
       <x:c r="I15" s="9">
         <x:v>0.23</x:v>
       </x:c>
       <x:c r="J15" s="9">
-        <x:v>5623305.15</x:v>
+        <x:v>5623720.55</x:v>
       </x:c>
       <x:c r="K15" s="9">
         <x:v>288505.12</x:v>
       </x:c>
       <x:c r="L15" s="9">
         <x:v>0.01</x:v>
       </x:c>
       <x:c r="M15" s="9">
         <x:v>247989.35</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:13">
       <x:c r="A16" s="8" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B16" s="9">
         <x:v>15436413.19</x:v>
       </x:c>
       <x:c r="C16" s="9">
         <x:v>12869727.94</x:v>
       </x:c>
       <x:c r="D16" s="9">
         <x:v>2566685.25</x:v>
       </x:c>
       <x:c r="E16" s="10">
@@ -1451,60 +1451,60 @@
       </x:c>
       <x:c r="M16" s="9">
         <x:v>138776.69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:13">
       <x:c r="A17" s="8" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B17" s="9">
         <x:v>519306951411.41</x:v>
       </x:c>
       <x:c r="C17" s="9">
         <x:v>440491141344.62</x:v>
       </x:c>
       <x:c r="D17" s="9">
         <x:v>78815810066.79</x:v>
       </x:c>
       <x:c r="E17" s="10">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="F17" s="10">
         <x:v>261</x:v>
       </x:c>
       <x:c r="G17" s="9">
-        <x:v>570241524.17</x:v>
+        <x:v>570287678.75</x:v>
       </x:c>
       <x:c r="H17" s="9">
-        <x:v>563416165.06</x:v>
+        <x:v>563458030.74</x:v>
       </x:c>
       <x:c r="I17" s="9">
         <x:v>0.11</x:v>
       </x:c>
       <x:c r="J17" s="9">
-        <x:v>524558062.66</x:v>
+        <x:v>524593648.48</x:v>
       </x:c>
       <x:c r="K17" s="9">
         <x:v>1075170.26</x:v>
       </x:c>
       <x:c r="L17" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M17" s="9">
         <x:v>733824.5</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:13">
       <x:c r="A18" s="8" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="C18" s="9">
         <x:v>9366241.94</x:v>
       </x:c>
       <x:c r="D18" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E18" s="10">
@@ -1943,142 +1943,142 @@
       </x:c>
       <x:c r="M28" s="9">
         <x:v>-511.29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:13">
       <x:c r="A29" s="8" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B29" s="9">
         <x:v>209389938.29</x:v>
       </x:c>
       <x:c r="C29" s="9">
         <x:v>162855769.68</x:v>
       </x:c>
       <x:c r="D29" s="9">
         <x:v>46534168.61</x:v>
       </x:c>
       <x:c r="E29" s="10">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F29" s="10">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G29" s="9">
-        <x:v>22390414.43</x:v>
+        <x:v>22244696.25</x:v>
       </x:c>
       <x:c r="H29" s="9">
-        <x:v>18574445.44</x:v>
+        <x:v>18428727.26</x:v>
       </x:c>
       <x:c r="I29" s="9">
-        <x:v>8.87</x:v>
+        <x:v>8.8</x:v>
       </x:c>
       <x:c r="J29" s="9">
-        <x:v>13016692.02</x:v>
+        <x:v>12892831.57</x:v>
       </x:c>
       <x:c r="K29" s="9">
         <x:v>69777.21</x:v>
       </x:c>
       <x:c r="L29" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="M29" s="9">
         <x:v>55846.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:13">
       <x:c r="A30" s="8" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B30" s="9">
         <x:v>7953091505.88</x:v>
       </x:c>
       <x:c r="C30" s="9">
         <x:v>7016435630.89</x:v>
       </x:c>
       <x:c r="D30" s="9">
         <x:v>936655874.99</x:v>
       </x:c>
       <x:c r="E30" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F30" s="10">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="G30" s="9">
-        <x:v>7170516.7</x:v>
+        <x:v>13201516.7</x:v>
       </x:c>
       <x:c r="H30" s="9">
-        <x:v>7049343.86</x:v>
+        <x:v>13080343.86</x:v>
       </x:c>
       <x:c r="I30" s="9">
-        <x:v>0.09</x:v>
+        <x:v>0.16</x:v>
       </x:c>
       <x:c r="J30" s="9">
-        <x:v>6225980.5</x:v>
+        <x:v>12225980.5</x:v>
       </x:c>
       <x:c r="K30" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:13">
       <x:c r="A31" s="8" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B31" s="9">
         <x:v>8366796269.48</x:v>
       </x:c>
       <x:c r="C31" s="9">
         <x:v>7353681642.12</x:v>
       </x:c>
       <x:c r="D31" s="9">
         <x:v>1013114627.36</x:v>
       </x:c>
       <x:c r="E31" s="10">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F31" s="10">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G31" s="9">
-        <x:v>60802502.11</x:v>
+        <x:v>66687783.93</x:v>
       </x:c>
       <x:c r="H31" s="9">
-        <x:v>56331301.07</x:v>
+        <x:v>62216582.89</x:v>
       </x:c>
       <x:c r="I31" s="9">
-        <x:v>0.67</x:v>
+        <x:v>0.74</x:v>
       </x:c>
       <x:c r="J31" s="9">
-        <x:v>44030612.08</x:v>
+        <x:v>49906751.63</x:v>
       </x:c>
       <x:c r="K31" s="9">
         <x:v>124831.58</x:v>
       </x:c>
       <x:c r="L31" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="9">
         <x:v>101358.36</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:13">
       <x:c r="A32" s="8" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="C32" s="9">
         <x:v>12331208.74</x:v>
       </x:c>
       <x:c r="D32" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="E32" s="10">
@@ -2350,294 +2350,294 @@
       </x:c>
       <x:c r="L38" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="9">
         <x:v>17194.49</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:13">
       <x:c r="A39" s="8" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B39" s="9">
         <x:v>7230039651.18</x:v>
       </x:c>
       <x:c r="C39" s="9">
         <x:v>6174128861.39</x:v>
       </x:c>
       <x:c r="D39" s="9">
         <x:v>1055910789.79</x:v>
       </x:c>
       <x:c r="E39" s="10">
         <x:v>28231</x:v>
       </x:c>
       <x:c r="F39" s="10">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G39" s="9">
-        <x:v>1677605053.58</x:v>
+        <x:v>1677716984.13</x:v>
       </x:c>
       <x:c r="H39" s="9">
-        <x:v>1670933393.6</x:v>
+        <x:v>1671099722.14</x:v>
       </x:c>
       <x:c r="I39" s="9">
         <x:v>23.11</x:v>
       </x:c>
       <x:c r="J39" s="9">
-        <x:v>1564305174.71</x:v>
+        <x:v>1564410673.69</x:v>
       </x:c>
       <x:c r="K39" s="9">
-        <x:v>1156983.55</x:v>
+        <x:v>1159270.43</x:v>
       </x:c>
       <x:c r="L39" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M39" s="9">
-        <x:v>972634.1</x:v>
+        <x:v>973387.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:13">
       <x:c r="A40" s="8" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="9">
         <x:v>15000000</x:v>
       </x:c>
       <x:c r="C40" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="D40" s="9">
         <x:v>5000000</x:v>
       </x:c>
       <x:c r="E40" s="10">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F40" s="10">
-        <x:v>1</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G40" s="9">
-        <x:v>8263000</x:v>
+        <x:v>16784000</x:v>
       </x:c>
       <x:c r="H40" s="9">
-        <x:v>8190000</x:v>
+        <x:v>16550000</x:v>
       </x:c>
       <x:c r="I40" s="9">
-        <x:v>54.6</x:v>
+        <x:v>110.33</x:v>
       </x:c>
       <x:c r="J40" s="9">
-        <x:v>4970000</x:v>
+        <x:v>11060000</x:v>
       </x:c>
       <x:c r="K40" s="9">
-        <x:v>5120.31</x:v>
+        <x:v>6609.63</x:v>
       </x:c>
       <x:c r="L40" s="9">
-        <x:v>0.03</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="M40" s="9">
-        <x:v>3152.17</x:v>
+        <x:v>4045.76</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:13">
       <x:c r="A41" s="8" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B41" s="9">
         <x:v>7245039651.18</x:v>
       </x:c>
       <x:c r="C41" s="9">
         <x:v>6184128861.39</x:v>
       </x:c>
       <x:c r="D41" s="9">
         <x:v>1060910789.79</x:v>
       </x:c>
       <x:c r="E41" s="10">
-        <x:v>28232</x:v>
+        <x:v>28236</x:v>
       </x:c>
       <x:c r="F41" s="10">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G41" s="9">
-        <x:v>1685868053.58</x:v>
+        <x:v>1694500984.13</x:v>
       </x:c>
       <x:c r="H41" s="9">
-        <x:v>1679123393.6</x:v>
+        <x:v>1687649722.14</x:v>
       </x:c>
       <x:c r="I41" s="9">
-        <x:v>23.18</x:v>
+        <x:v>23.29</x:v>
       </x:c>
       <x:c r="J41" s="9">
-        <x:v>1569275174.71</x:v>
+        <x:v>1575470673.69</x:v>
       </x:c>
       <x:c r="K41" s="9">
-        <x:v>1162103.86</x:v>
+        <x:v>1165880.06</x:v>
       </x:c>
       <x:c r="L41" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M41" s="9">
-        <x:v>975786.27</x:v>
+        <x:v>977432.86</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:13">
       <x:c r="A42" s="8" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B42" s="9">
         <x:v>22008171.69</x:v>
       </x:c>
       <x:c r="C42" s="9">
         <x:v>20473650.81</x:v>
       </x:c>
       <x:c r="D42" s="9">
         <x:v>1534520.88</x:v>
       </x:c>
       <x:c r="E42" s="10">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F42" s="10">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G42" s="9">
-        <x:v>47964887.17</x:v>
+        <x:v>47972264.28</x:v>
       </x:c>
       <x:c r="H42" s="9">
-        <x:v>47772538.27</x:v>
+        <x:v>47779185.07</x:v>
       </x:c>
       <x:c r="I42" s="9">
-        <x:v>217.07</x:v>
+        <x:v>217.1</x:v>
       </x:c>
       <x:c r="J42" s="9">
-        <x:v>46612625.33</x:v>
+        <x:v>46617635.99</x:v>
       </x:c>
       <x:c r="K42" s="9">
         <x:v>3450726.64</x:v>
       </x:c>
       <x:c r="L42" s="9">
         <x:v>15.68</x:v>
       </x:c>
       <x:c r="M42" s="9">
         <x:v>2241232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:13">
       <x:c r="A43" s="8" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B43" s="9">
         <x:v>555280288.89</x:v>
       </x:c>
       <x:c r="C43" s="9">
         <x:v>482295838.82</x:v>
       </x:c>
       <x:c r="D43" s="9">
         <x:v>72984450.07</x:v>
       </x:c>
       <x:c r="E43" s="10">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F43" s="10">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G43" s="9">
-        <x:v>12393810.78</x:v>
+        <x:v>13624340.82</x:v>
       </x:c>
       <x:c r="H43" s="9">
-        <x:v>12256739.05</x:v>
+        <x:v>13487269.09</x:v>
       </x:c>
       <x:c r="I43" s="9">
-        <x:v>2.21</x:v>
+        <x:v>2.43</x:v>
       </x:c>
       <x:c r="J43" s="9">
-        <x:v>8710665.69</x:v>
+        <x:v>9614138.43</x:v>
       </x:c>
       <x:c r="K43" s="9">
-        <x:v>61536.55</x:v>
+        <x:v>710728.43</x:v>
       </x:c>
       <x:c r="L43" s="9">
-        <x:v>0.01</x:v>
+        <x:v>0.13</x:v>
       </x:c>
       <x:c r="M43" s="9">
-        <x:v>51000.77</x:v>
+        <x:v>533491.31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:13">
       <x:c r="A44" s="8" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="9">
         <x:v>940157963</x:v>
       </x:c>
       <x:c r="C44" s="9">
         <x:v>774626253</x:v>
       </x:c>
       <x:c r="D44" s="9">
         <x:v>165531710</x:v>
       </x:c>
       <x:c r="E44" s="10">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F44" s="10">
         <x:v>4</x:v>
       </x:c>
       <x:c r="G44" s="9">
         <x:v>287697.34</x:v>
       </x:c>
       <x:c r="H44" s="9">
         <x:v>256197.34</x:v>
       </x:c>
       <x:c r="I44" s="9">
         <x:v>0.03</x:v>
       </x:c>
       <x:c r="J44" s="9">
         <x:v>211298.77</x:v>
       </x:c>
       <x:c r="K44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L44" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:13">
       <x:c r="A45" s="8" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="9">
         <x:v>1967481886.46</x:v>
       </x:c>
       <x:c r="C45" s="9">
         <x:v>1648922418.18</x:v>
       </x:c>
       <x:c r="D45" s="9">
         <x:v>318559468.28</x:v>
       </x:c>
       <x:c r="E45" s="10">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F45" s="10">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G45" s="9">
         <x:v>4881303.61</x:v>
       </x:c>
       <x:c r="H45" s="9">
         <x:v>4865964.85</x:v>
       </x:c>
       <x:c r="I45" s="9">
         <x:v>0.25</x:v>
       </x:c>
       <x:c r="J45" s="9">
         <x:v>3877638.65</x:v>
       </x:c>
       <x:c r="K45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="9">
         <x:v>0</x:v>
       </x:c>
@@ -2716,66 +2716,66 @@
       </x:c>
       <x:c r="K47" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L47" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:13">
       <x:c r="A48" s="8" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B48" s="9">
         <x:v>121480340.01</x:v>
       </x:c>
       <x:c r="C48" s="9">
         <x:v>100279500</x:v>
       </x:c>
       <x:c r="D48" s="9">
         <x:v>21200840.01</x:v>
       </x:c>
       <x:c r="E48" s="10">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F48" s="10">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G48" s="9">
-        <x:v>4304181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="H48" s="9">
-        <x:v>4304181.36</x:v>
+        <x:v>4307281.36</x:v>
       </x:c>
       <x:c r="I48" s="9">
-        <x:v>3.54</x:v>
+        <x:v>3.55</x:v>
       </x:c>
       <x:c r="J48" s="9">
-        <x:v>3633985.29</x:v>
+        <x:v>3636387.79</x:v>
       </x:c>
       <x:c r="K48" s="9">
         <x:v>-288565.04</x:v>
       </x:c>
       <x:c r="L48" s="9">
         <x:v>-0.24</x:v>
       </x:c>
       <x:c r="M48" s="9">
         <x:v>-238204.47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:13">
       <x:c r="A49" s="8" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="9">
         <x:v>1673789065</x:v>
       </x:c>
       <x:c r="C49" s="9">
         <x:v>1393849182</x:v>
       </x:c>
       <x:c r="D49" s="9">
         <x:v>279939883</x:v>
       </x:c>
       <x:c r="E49" s="10">
@@ -2845,60 +2845,60 @@
       </x:c>
       <x:c r="M50" s="9">
         <x:v>3286.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:13">
       <x:c r="A51" s="8" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="9">
         <x:v>3175060538</x:v>
       </x:c>
       <x:c r="C51" s="9">
         <x:v>2794508480</x:v>
       </x:c>
       <x:c r="D51" s="9">
         <x:v>380552058</x:v>
       </x:c>
       <x:c r="E51" s="10">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F51" s="10">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G51" s="9">
-        <x:v>13578138.34</x:v>
+        <x:v>12730408.26</x:v>
       </x:c>
       <x:c r="H51" s="9">
-        <x:v>13439449.29</x:v>
+        <x:v>12591719.21</x:v>
       </x:c>
       <x:c r="I51" s="9">
-        <x:v>0.42</x:v>
+        <x:v>0.4</x:v>
       </x:c>
       <x:c r="J51" s="9">
-        <x:v>11713625.81</x:v>
+        <x:v>11020589.85</x:v>
       </x:c>
       <x:c r="K51" s="9">
         <x:v>-519993.07</x:v>
       </x:c>
       <x:c r="L51" s="9">
         <x:v>-0.02</x:v>
       </x:c>
       <x:c r="M51" s="9">
         <x:v>-360590</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:13">
       <x:c r="A52" s="8" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B52" s="9">
         <x:v>15377140.03</x:v>
       </x:c>
       <x:c r="C52" s="9">
         <x:v>14609104.4</x:v>
       </x:c>
       <x:c r="D52" s="9">
         <x:v>768035.63</x:v>
       </x:c>
       <x:c r="E52" s="10">
@@ -3167,157 +3167,157 @@
       </x:c>
       <x:c r="K58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L58" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M58" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:13">
       <x:c r="A59" s="8" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B59" s="9">
         <x:v>60000000</x:v>
       </x:c>
       <x:c r="C59" s="9">
         <x:v>50000000</x:v>
       </x:c>
       <x:c r="D59" s="9">
         <x:v>10000000</x:v>
       </x:c>
       <x:c r="E59" s="10">
-        <x:v>3</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F59" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G59" s="9">
         <x:v>1300000</x:v>
       </x:c>
       <x:c r="H59" s="9">
         <x:v>925000</x:v>
       </x:c>
       <x:c r="I59" s="9">
         <x:v>1.54</x:v>
       </x:c>
       <x:c r="J59" s="9">
         <x:v>786250</x:v>
       </x:c>
       <x:c r="K59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L59" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M59" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:13">
       <x:c r="A60" s="8" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="9">
         <x:v>221561115</x:v>
       </x:c>
       <x:c r="C60" s="9">
         <x:v>187515918</x:v>
       </x:c>
       <x:c r="D60" s="9">
         <x:v>34045197</x:v>
       </x:c>
       <x:c r="E60" s="10">
-        <x:v>4</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F60" s="10">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="G60" s="9">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="H60" s="9">
-        <x:v>76000</x:v>
+        <x:v>3286000</x:v>
       </x:c>
       <x:c r="I60" s="9">
-        <x:v>0.03</x:v>
+        <x:v>1.48</x:v>
       </x:c>
       <x:c r="J60" s="9">
-        <x:v>72382.4</x:v>
+        <x:v>3072382.4</x:v>
       </x:c>
       <x:c r="K60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L60" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M60" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:13">
       <x:c r="A61" s="8" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="9">
         <x:v>14349159462.48</x:v>
       </x:c>
       <x:c r="C61" s="9">
         <x:v>12159207123.11</x:v>
       </x:c>
       <x:c r="D61" s="9">
         <x:v>2189952339.37</x:v>
       </x:c>
       <x:c r="E61" s="10">
-        <x:v>366</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F61" s="10">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G61" s="9">
-        <x:v>92394752.07</x:v>
+        <x:v>95998029.14</x:v>
       </x:c>
       <x:c r="H61" s="9">
-        <x:v>90871231.43</x:v>
+        <x:v>94473778.19</x:v>
       </x:c>
       <x:c r="I61" s="9">
-        <x:v>0.63</x:v>
+        <x:v>0.66</x:v>
       </x:c>
       <x:c r="J61" s="9">
-        <x:v>80856544.97</x:v>
+        <x:v>84074394.91</x:v>
       </x:c>
       <x:c r="K61" s="9">
-        <x:v>2707827.29</x:v>
+        <x:v>3357019.17</x:v>
       </x:c>
       <x:c r="L61" s="9">
         <x:v>0.02</x:v>
       </x:c>
       <x:c r="M61" s="9">
-        <x:v>1696724.62</x:v>
+        <x:v>2179215.16</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:13">
       <x:c r="A62" s="8" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="9">
         <x:v>11299550.57</x:v>
       </x:c>
       <x:c r="C62" s="9">
         <x:v>10225837.62</x:v>
       </x:c>
       <x:c r="D62" s="9">
         <x:v>1073712.95</x:v>
       </x:c>
       <x:c r="E62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="F62" s="10">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G62" s="9">
         <x:v>228547.48</x:v>
       </x:c>
       <x:c r="H62" s="9">
@@ -4561,75 +4561,75 @@
       </x:c>
       <x:c r="K92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L92" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M92" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:13">
       <x:c r="A93" s="8" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="9">
         <x:v>565019641464.06</x:v>
       </x:c>
       <x:c r="C93" s="9">
         <x:v>479355917824.4</x:v>
       </x:c>
       <x:c r="D93" s="9">
         <x:v>85663723639.66</x:v>
       </x:c>
       <x:c r="E93" s="10">
-        <x:v>44902</x:v>
+        <x:v>44913</x:v>
       </x:c>
       <x:c r="F93" s="10">
-        <x:v>17369</x:v>
+        <x:v>17376</x:v>
       </x:c>
       <x:c r="G93" s="9">
-        <x:v>13411521946.47</x:v>
+        <x:v>13429689590.49</x:v>
       </x:c>
       <x:c r="H93" s="9">
-        <x:v>11901585093.95</x:v>
+        <x:v>11919641116.75</x:v>
       </x:c>
       <x:c r="I93" s="9">
         <x:v>2.11</x:v>
       </x:c>
       <x:c r="J93" s="9">
-        <x:v>10134046453.31</x:v>
+        <x:v>10149371527.6</x:v>
       </x:c>
       <x:c r="K93" s="9">
-        <x:v>8120539639.34</x:v>
+        <x:v>8121192607.42</x:v>
       </x:c>
       <x:c r="L93" s="9">
         <x:v>1.44</x:v>
       </x:c>
       <x:c r="M93" s="9">
-        <x:v>6776695730.4</x:v>
+        <x:v>6777179867.53</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:13" ht="15" customHeight="1"/>
     <x:row r="95" spans="1:13">
       <x:c r="A95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:13">
       <x:c r="A96" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:13">
       <x:c r="A97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:13">
       <x:c r="A98" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="13">