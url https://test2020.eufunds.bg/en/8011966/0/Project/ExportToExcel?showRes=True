--- v0 (2026-05-17)
+++ v1 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38158c143bfb4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec113c1b81194b94aae2f78b64515858.psmdcp" Id="R315c71e55ddd4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0eb6b820b5453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e45cd7107094a418cd6666a2f08be44.psmdcp" Id="R5130c95e253947a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -170,50 +170,62 @@
     <x:t>000695025 ADMINISTRATION OF THE COUNCIL OF MINISTERS (DIRECTORATE "GOOD GOVERNANCE")</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. "Дондуков" № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>Evaluations and analyzes by OPDU</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Дондуков</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>TEST - 07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000695025 Council of Ministers of the Republic of Bulgaria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1594, бул. „Княз Александър Дондуков“ № 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.001-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Easier access to the buildings of the Council of Ministers for people with disabilities</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Managing Authority of the Technical Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the activities and functions of the Program Managing Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
@@ -636,51 +648,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O34"/>
+  <x:dimension ref="A1:O35"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1098,117 +1110,164 @@
       </x:c>
       <x:c r="O26" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B27" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E27" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F27" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G27" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H27" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I27" s="3" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J27" s="4">
-        <x:v>3614833.6</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="K27" s="4">
-        <x:v>3614833.6</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
-        <x:v>-288565.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="28" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A29" s="0" t="s">
+    <x:row r="28" spans="1:15">
+      <x:c r="A28" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
-    </x:row>
+      <x:c r="C28" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D28" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E28" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F28" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I28" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J28" s="4">
+        <x:v>3614833.6</x:v>
+      </x:c>
+      <x:c r="K28" s="4">
+        <x:v>3614833.6</x:v>
+      </x:c>
+      <x:c r="L28" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M28" s="4">
+        <x:v>-288565.04</x:v>
+      </x:c>
+      <x:c r="N28" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O28" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:15">
+      <x:c r="A34" s="0" t="s">
+        <x:v>66</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A28:J28"/>
     <x:mergeCell ref="A29:J29"/>
     <x:mergeCell ref="A30:J30"/>
     <x:mergeCell ref="A31:J31"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
+    <x:mergeCell ref="A34:J34"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>