--- v1 (2026-07-21)
+++ v2 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0eb6b820b5453a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e45cd7107094a418cd6666a2f08be44.psmdcp" Id="R5130c95e253947a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R459ebe09e1ad4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52a948679ec14b58996fae852905341f.psmdcp" Id="R47e988c9a64748dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -182,50 +182,56 @@
     <x:t>000695025 Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. Дондуков</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0004</x:t>
   </x:si>
   <x:si>
     <x:t>TEST - 07.2023</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0005</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Council of Ministers of the Republic of Bulgaria</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. „Княз Александър Дондуков“ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0010</x:t>
   </x:si>
   <x:si>
     <x:t>Easier access to the buildings of the Council of Ministers for people with disabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, ТЕСТ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG16RFTA001-1.001-0011</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Managing Authority of the Technical Assistance Program</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1594, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>BG16RFTA001-1.001-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Strengthening the activities and functions of the Program Managing Authority</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
   <x:si>
     <x:t>Project cost information in the regions based on the latest update of the Grant contract</x:t>
   </x:si>
@@ -648,51 +654,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O35"/>
+  <x:dimension ref="A1:O36"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1142,132 +1148,179 @@
       </x:c>
       <x:c r="J27" s="4">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="K27" s="4">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="L27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M27" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N27" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O27" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B28" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C28" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E28" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F28" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G28" s="3" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H28" s="3" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="G28" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I28" s="3" t="s">
-        <x:v>61</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J28" s="4">
-        <x:v>3614833.6</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="K28" s="4">
-        <x:v>3614833.6</x:v>
+        <x:v>3100</x:v>
       </x:c>
       <x:c r="L28" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M28" s="4">
-        <x:v>-288565.04</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N28" s="5">
-        <x:v>36</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="O28" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="29" spans="1:15" ht="15" customHeight="1"/>
-[...1 lines deleted...]
-      <x:c r="A30" s="0" t="s">
+    <x:row r="29" spans="1:15">
+      <x:c r="A29" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E29" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F29" s="3" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G29" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H29" s="3" t="s">
         <x:v>62</x:v>
       </x:c>
-    </x:row>
+      <x:c r="I29" s="3" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J29" s="4">
+        <x:v>3614833.6</x:v>
+      </x:c>
+      <x:c r="K29" s="4">
+        <x:v>3614833.6</x:v>
+      </x:c>
+      <x:c r="L29" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M29" s="4">
+        <x:v>-288565.04</x:v>
+      </x:c>
+      <x:c r="N29" s="5">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="O29" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:15">
+      <x:c r="A35" s="0" t="s">
+        <x:v>68</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A29:J29"/>
     <x:mergeCell ref="A30:J30"/>
     <x:mergeCell ref="A31:J31"/>
     <x:mergeCell ref="A32:J32"/>
     <x:mergeCell ref="A33:J33"/>
     <x:mergeCell ref="A34:J34"/>
+    <x:mergeCell ref="A35:J35"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>