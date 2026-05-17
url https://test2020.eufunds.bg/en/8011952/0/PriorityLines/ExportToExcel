--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44ab3738c6a4b92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16f5904cc7cd418187063979b4332179.psmdcp" Id="R1399f0a472d44551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29496525bdcd4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5618ec883d6b4644b78d32241bceaab1.psmdcp" Id="R9e1536267eb14c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>