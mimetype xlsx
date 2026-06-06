--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29496525bdcd4d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5618ec883d6b4644b78d32241bceaab1.psmdcp" Id="R9e1536267eb14c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97584d7cee74d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaf1e1a00106408c8ce9497bde1e8631.psmdcp" Id="R404b802b7d764b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>