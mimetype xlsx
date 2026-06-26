--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb97584d7cee74d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaf1e1a00106408c8ce9497bde1e8631.psmdcp" Id="R404b802b7d764b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97bff282e4aa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a4f0af60a9b4cfeb85328777ba953f5.psmdcp" Id="R505802978efb4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>