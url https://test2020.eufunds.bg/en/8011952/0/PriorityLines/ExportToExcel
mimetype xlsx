--- v3 (2026-06-26)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97bff282e4aa4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a4f0af60a9b4cfeb85328777ba953f5.psmdcp" Id="R505802978efb4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra423455b682d4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5302010ede5d4a828ae414c05a62699d.psmdcp" Id="R815a97561f8f4c0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>