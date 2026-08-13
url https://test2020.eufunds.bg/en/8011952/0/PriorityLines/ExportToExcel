--- v4 (2026-07-22)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra423455b682d4dcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5302010ede5d4a828ae414c05a62699d.psmdcp" Id="R815a97561f8f4c0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0c06477134c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9107469582304cab8c014b4c74a32d92.psmdcp" Id="R78d0609a97834255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>