--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0c06477134c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9107469582304cab8c014b4c74a32d92.psmdcp" Id="R78d0609a97834255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a78a87a1a0428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d94cd2219f5a4ff3b927dcdfa238b07d.psmdcp" Id="R35c4c418dd9a4d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>