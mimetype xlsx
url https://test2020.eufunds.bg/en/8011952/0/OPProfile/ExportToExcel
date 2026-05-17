--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re108a314cd1c4895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77a9496dc4b34b1bb683382ee109b0e3.psmdcp" Id="R9a64497c7fe048d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c815a35ab348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd9cd17dd1d49c08a7b680be0eb1050.psmdcp" Id="R7e2b38390d014b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>