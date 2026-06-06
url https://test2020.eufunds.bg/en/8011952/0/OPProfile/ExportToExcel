--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c815a35ab348d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdd9cd17dd1d49c08a7b680be0eb1050.psmdcp" Id="R7e2b38390d014b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6dc85ad1e5541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c22bdd4725d742cab9d266c905baf3e8.psmdcp" Id="R2c36ef6785614b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>