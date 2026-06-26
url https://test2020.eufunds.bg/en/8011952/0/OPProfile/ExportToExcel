--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6dc85ad1e5541ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c22bdd4725d742cab9d266c905baf3e8.psmdcp" Id="R2c36ef6785614b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55930bf4cf942bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3844ff93923b4748936bf1e1d95000ab.psmdcp" Id="Re8356e3f700d4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>