--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55930bf4cf942bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3844ff93923b4748936bf1e1d95000ab.psmdcp" Id="Re8356e3f700d4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a5b5b1ecdd4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/004bac2b758342e7a32cd53f92967911.psmdcp" Id="R59810c05d43b42c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>