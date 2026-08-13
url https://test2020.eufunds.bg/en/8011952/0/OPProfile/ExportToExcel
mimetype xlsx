--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a5b5b1ecdd4077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/004bac2b758342e7a32cd53f92967911.psmdcp" Id="R59810c05d43b42c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d136e25eee426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/227adbae9e5a44d5a049e13d3689ca5b.psmdcp" Id="Rf012f95c70eb47a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>