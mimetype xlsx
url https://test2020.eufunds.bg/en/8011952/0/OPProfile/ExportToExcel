--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31d136e25eee426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/227adbae9e5a44d5a049e13d3689ca5b.psmdcp" Id="Rf012f95c70eb47a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35db111b0ee5487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f132ffc6cd24d909dccd4401072bacf.psmdcp" Id="Rcc33cc04ef574c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>