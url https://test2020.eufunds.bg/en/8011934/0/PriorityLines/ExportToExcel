--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08f8566f9cc44f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97581b0eeed74f08ba4edde0300f4094.psmdcp" Id="R2a7efebb1c694ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0853061bd7644f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/933ed5fd5abc4f25ad687fe5981d4449.psmdcp" Id="Rc412a9b502fd417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>