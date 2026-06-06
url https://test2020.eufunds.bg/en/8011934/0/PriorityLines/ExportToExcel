--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0853061bd7644f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/933ed5fd5abc4f25ad687fe5981d4449.psmdcp" Id="Rc412a9b502fd417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b122c7a3a6848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8e4477a164f48eabd3dc7ae8d85304a.psmdcp" Id="Rea577f842362424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>