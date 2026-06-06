--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b122c7a3a6848ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8e4477a164f48eabd3dc7ae8d85304a.psmdcp" Id="Rea577f842362424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3518bf836454d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7c79f6de03e461fbd500b9120a17bf8.psmdcp" Id="Raee653dc229e4d57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>