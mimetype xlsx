--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3518bf836454d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7c79f6de03e461fbd500b9120a17bf8.psmdcp" Id="Raee653dc229e4d57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ab2da448904560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c3a3a86f08d4e03bc6f5c72f6a22c26.psmdcp" Id="R5d9a54be0624462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>