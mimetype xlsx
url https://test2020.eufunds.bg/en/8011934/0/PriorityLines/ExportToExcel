--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ab2da448904560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c3a3a86f08d4e03bc6f5c72f6a22c26.psmdcp" Id="R5d9a54be0624462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree83601d9492472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c47c460742424673a79956d424da4eff.psmdcp" Id="R97f25c122a0943d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>