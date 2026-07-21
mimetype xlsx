--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree83601d9492472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c47c460742424673a79956d424da4eff.psmdcp" Id="R97f25c122a0943d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea06f6dd3dd4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9218d40dde94f7ca6057cb4c6e57659.psmdcp" Id="R33ba7d9ab8c24504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>