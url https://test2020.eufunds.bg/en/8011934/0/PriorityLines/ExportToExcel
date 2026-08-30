--- v6 (2026-07-21)
+++ v7 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea06f6dd3dd4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d9218d40dde94f7ca6057cb4c6e57659.psmdcp" Id="R33ba7d9ab8c24504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5af593bad68d4bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5aa951ceb65d4d4caade914a03549a57.psmdcp" Id="R949f8398c0f54a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>