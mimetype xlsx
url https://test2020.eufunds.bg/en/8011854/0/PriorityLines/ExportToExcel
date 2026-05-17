--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc397ffddc43435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e458956e0bc14e3bbb30bb5b4e5f4c35.psmdcp" Id="R9debce19dfe94570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449eb7a2118343f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf50d1aa909d4d6ea3cd72095d096adf.psmdcp" Id="R3c076284fa724a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>