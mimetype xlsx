--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R449eb7a2118343f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bf50d1aa909d4d6ea3cd72095d096adf.psmdcp" Id="R3c076284fa724a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0604bf848d12475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4169a8987fee475cbf168e12876db253.psmdcp" Id="R2ebec4a639d245c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>