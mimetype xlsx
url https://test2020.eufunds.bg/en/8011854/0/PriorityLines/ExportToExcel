--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0604bf848d12475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4169a8987fee475cbf168e12876db253.psmdcp" Id="R2ebec4a639d245c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe635fe53d8c43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd3c669345a476ab7dc39fbc60ce824.psmdcp" Id="R048df67a9d024cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>