--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe635fe53d8c43d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7dd3c669345a476ab7dc39fbc60ce824.psmdcp" Id="R048df67a9d024cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a1a65f355f463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70ac3361bf59416b94cb9aa2c3b579eb.psmdcp" Id="R4b233ece5ee144f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>