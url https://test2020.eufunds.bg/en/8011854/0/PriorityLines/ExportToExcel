--- v4 (2026-06-26)
+++ v5 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99a1a65f355f463d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70ac3361bf59416b94cb9aa2c3b579eb.psmdcp" Id="R4b233ece5ee144f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2699ef3f59624534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0937efeb51774680a558f360c5827d13.psmdcp" Id="Re3990f9669aa4e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>