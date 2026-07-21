--- v5 (2026-06-26)
+++ v6 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2699ef3f59624534" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0937efeb51774680a558f360c5827d13.psmdcp" Id="Re3990f9669aa4e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164962d4a2bf4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a62ad9fadb5a46e391e778a4e7ca757e.psmdcp" Id="Rf058cb512c044a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>