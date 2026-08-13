--- v6 (2026-07-21)
+++ v7 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R164962d4a2bf4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a62ad9fadb5a46e391e778a4e7ca757e.psmdcp" Id="Rf058cb512c044a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3729dbd40dfb4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d03abe0d8a224fb89cd2fbf4e555edf1.psmdcp" Id="R06fbe1b977e34ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>