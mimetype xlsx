--- v7 (2026-08-13)
+++ v8 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3729dbd40dfb4c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d03abe0d8a224fb89cd2fbf4e555edf1.psmdcp" Id="R06fbe1b977e34ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3d8ffcadc8f409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55ced2d1f5174eaaa0bcdf16b6fc4a04.psmdcp" Id="Re21d0f69af664fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>