--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7b5e25e41764c87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bed1015d4d174a1bb6a369b0d44bedf1.psmdcp" Id="R52025ba495884921" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162cd7a0cd714f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e75545fffc6c4825b8f44a602c040b83.psmdcp" Id="Rc7a8aa75ec2f4720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>