--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R162cd7a0cd714f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e75545fffc6c4825b8f44a602c040b83.psmdcp" Id="Rc7a8aa75ec2f4720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c329503ba846b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeca4a3ae23b4a689248f7e8feb106b8.psmdcp" Id="Rb043a1122b434a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>