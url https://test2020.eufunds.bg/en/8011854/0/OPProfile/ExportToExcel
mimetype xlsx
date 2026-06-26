--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c329503ba846b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eeca4a3ae23b4a689248f7e8feb106b8.psmdcp" Id="Rb043a1122b434a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7398af3db7274ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f20f51d50e482f8425798e44492af7.psmdcp" Id="Rf25608e052c34ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>