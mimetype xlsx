--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7398af3db7274ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f20f51d50e482f8425798e44492af7.psmdcp" Id="Rf25608e052c34ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed7680f63e04687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c396efdab8c4439abef0737e936d9f0a.psmdcp" Id="R50a6a2729f4743bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>