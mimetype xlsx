--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed7680f63e04687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c396efdab8c4439abef0737e936d9f0a.psmdcp" Id="R50a6a2729f4743bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b8c26576d240a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5388374cf6354230b6eb725b49bbf66d.psmdcp" Id="R9d3bdadd14cc482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>