--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b8c26576d240a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5388374cf6354230b6eb725b49bbf66d.psmdcp" Id="R9d3bdadd14cc482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e2667b809e4709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75b280621c424fd78404303b716c53ed.psmdcp" Id="R6d2a6e9defa94ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>