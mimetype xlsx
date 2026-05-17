--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f56ea208958496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5221c9e87eb641c997263c1d487a975a.psmdcp" Id="Rd450d4241a2e4b46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4733d4ecad3f4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37e019940d0a44289a838be2f51f4817.psmdcp" Id="Rc465e35ea6cb4ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>