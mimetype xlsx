--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4733d4ecad3f4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/37e019940d0a44289a838be2f51f4817.psmdcp" Id="Rc465e35ea6cb4ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2c1c46c58b4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f18c182437ef4f9bbee6bac4f29bfaec.psmdcp" Id="R03cd492f0c0b4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>