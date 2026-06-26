--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2c1c46c58b4a41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f18c182437ef4f9bbee6bac4f29bfaec.psmdcp" Id="R03cd492f0c0b4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e7c5ee39a64f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4269126f6ab46aea98fbb304d22675c.psmdcp" Id="Rbc1f4d520ef24192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>