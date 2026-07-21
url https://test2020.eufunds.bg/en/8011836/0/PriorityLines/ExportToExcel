--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e7c5ee39a64f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4269126f6ab46aea98fbb304d22675c.psmdcp" Id="Rbc1f4d520ef24192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dede57955f41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/072e111807114101b31b853855cf69d7.psmdcp" Id="R9f4dd01b5e5449fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>