--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57dede57955f41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/072e111807114101b31b853855cf69d7.psmdcp" Id="R9f4dd01b5e5449fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27f94c69d73468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27c8888954bd46fcadb45ba88c25ce12.psmdcp" Id="R39bd9f7bf5d449ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>