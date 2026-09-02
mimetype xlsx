--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra27f94c69d73468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/27c8888954bd46fcadb45ba88c25ce12.psmdcp" Id="R39bd9f7bf5d449ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb43f17b8490c41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c91e3433a63421589cd8a097b710b07.psmdcp" Id="Rcda6c7ac477f4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>