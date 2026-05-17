--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c81d71e7cb485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3faa27cda0545fb80e8a5dd21320a74.psmdcp" Id="Re7964850336e4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c5e317009f42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49d3f268259840c7bc8219e166a0d55f.psmdcp" Id="R722e5509095f4223" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>