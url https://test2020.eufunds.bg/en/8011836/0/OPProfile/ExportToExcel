--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c5e317009f42e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49d3f268259840c7bc8219e166a0d55f.psmdcp" Id="R722e5509095f4223" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efca08d646a4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d37dea89ae2147d4844969ac47ea9d5e.psmdcp" Id="Rd09995b0fd214c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>