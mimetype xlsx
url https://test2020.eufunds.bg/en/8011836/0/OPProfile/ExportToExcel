--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efca08d646a4fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d37dea89ae2147d4844969ac47ea9d5e.psmdcp" Id="Rd09995b0fd214c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5a26214b444481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a5307ae53343968a3a6bb4dda62c09.psmdcp" Id="Rda7034ba7e9742c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>