--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc5a26214b444481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a5307ae53343968a3a6bb4dda62c09.psmdcp" Id="Rda7034ba7e9742c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38670939cd244e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2070d4db50864fa380d151666b916e94.psmdcp" Id="R4cffacf206934fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>