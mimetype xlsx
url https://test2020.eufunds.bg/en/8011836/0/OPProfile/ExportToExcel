--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38670939cd244e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2070d4db50864fa380d151666b916e94.psmdcp" Id="R4cffacf206934fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe65734acc4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1be578c46ce468c90869e42763bd33d.psmdcp" Id="Ra0b7b93644d94942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>