--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fe65734acc4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1be578c46ce468c90869e42763bd33d.psmdcp" Id="Ra0b7b93644d94942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33f0c121bf5c4cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/64acb535b05345cfb13bb413306d928a.psmdcp" Id="R3d45cb2fd47e45ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>