--- v0 (2026-04-26)
+++ v1 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780eb1de5b6d4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9596c769a500439aa0d42e587f1a177c.psmdcp" Id="Rfe8e0022413a4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c3496537234153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b575f89a8a5c4290972b3275f61bdba2.psmdcp" Id="Rd4b1f837f1fa40e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>
@@ -801,63 +801,63 @@
       </x:c>
       <x:c r="K7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L7" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M7" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:13">
       <x:c r="A8" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B8" s="9">
         <x:v>237973192</x:v>
       </x:c>
       <x:c r="C8" s="9">
         <x:v>195351497</x:v>
       </x:c>
       <x:c r="D8" s="9">
         <x:v>42621695</x:v>
       </x:c>
       <x:c r="E8" s="9">
-        <x:v>0</x:v>
+        <x:v>123000</x:v>
       </x:c>
       <x:c r="F8" s="9">
-        <x:v>0</x:v>
+        <x:v>76246.95</x:v>
       </x:c>
       <x:c r="G8" s="9">
-        <x:v>0</x:v>
+        <x:v>15253.05</x:v>
       </x:c>
       <x:c r="H8" s="9">
-        <x:v>0</x:v>
+        <x:v>31500</x:v>
       </x:c>
       <x:c r="I8" s="9">
-        <x:v>0</x:v>
+        <x:v>0.04</x:v>
       </x:c>
       <x:c r="J8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L8" s="9">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M8" s="9">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:13">
       <x:c r="A9" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B9" s="9">
         <x:v>46564497</x:v>
       </x:c>
       <x:c r="C9" s="9">
         <x:v>38215000</x:v>
       </x:c>
       <x:c r="D9" s="9">