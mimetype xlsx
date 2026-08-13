--- v1 (2026-06-26)
+++ v2 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10c3496537234153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b575f89a8a5c4290972b3275f61bdba2.psmdcp" Id="Rd4b1f837f1fa40e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b0c58fe1924b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b31a1f7dd72475a924520bf244e5e5d.psmdcp" Id="R5b944950f4f547e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>