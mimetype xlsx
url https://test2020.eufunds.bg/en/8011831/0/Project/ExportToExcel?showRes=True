--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc612855bbc4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/22e49a73641f4c488ed8710e05dc7914.psmdcp" Id="Rfbb336a2bea9402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e935c0bf244a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c09445ae60fb41f38e188051661fb054.psmdcp" Id="Rb7149b122f12474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -100,81 +100,120 @@
   <x:si>
     <x:t>Location</x:t>
   </x:si>
   <x:si>
     <x:t>Total</x:t>
   </x:si>
   <x:si>
     <x:t>Grant</x:t>
   </x:si>
   <x:si>
     <x:t>Self-financing by the Beneficiary</x:t>
   </x:si>
   <x:si>
     <x:t>Actual amounts paid</x:t>
   </x:si>
   <x:si>
     <x:t>Duration (months)</x:t>
   </x:si>
   <x:si>
     <x:t>Status of Implementation of the Contract/Order of the Grant</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG05SFPR001 Programme Education</x:t>
   </x:si>
   <x:si>
+    <x:t>115010670 ViK plovdiv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Company</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Single-member limited liability company – SMLLC (EOOD)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Plovdiv, 4006, бул. 6-ТИ СЕПТЕМВРИ, номер 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vratsa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.002-0003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>enf</x:t>
+  </x:si>
+  <x:si>
+    <x:t>In execution (starting date)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176789460 test</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Municipal administration</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bulgaria, Sofia, 1000, test</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vidin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BG05SFPR001-1.002-0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eng</x:t>
+  </x:si>
+  <x:si>
     <x:t>837101649 Vocational high school in SS</x:t>
   </x:si>
   <x:si>
     <x:t>Educational establishment</x:t>
   </x:si>
   <x:si>
     <x:t>School</x:t>
   </x:si>
   <x:si>
-    <x:t>Public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bulgaria, Sofia, 1000, София</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-3.004-0004</x:t>
   </x:si>
   <x:si>
     <x:t>Development of the Dual Training System</x:t>
   </x:si>
   <x:si>
-    <x:t>In execution (starting date)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>812118128 RDE</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>Specialized territorial administration</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Belogradchik, 3900, гр. Белоградчик</x:t>
   </x:si>
   <x:si>
     <x:t>Belogradchik</x:t>
   </x:si>
   <x:si>
     <x:t>BG05SFPR001-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Education for every child</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
   <x:si>
     <x:t>All amounts are in euro (EUR) / 1 EUR = 1,95583 BGN</x:t>
   </x:si>
@@ -600,51 +639,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O30"/>
+  <x:dimension ref="A1:O32"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -836,155 +875,249 @@
       <x:c r="B22" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C22" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D22" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E22" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F22" s="3" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G22" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H22" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I22" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J22" s="4">
-        <x:v>164697.34</x:v>
+        <x:v>120000</x:v>
       </x:c>
       <x:c r="K22" s="4">
-        <x:v>164697.34</x:v>
+        <x:v>90000</x:v>
       </x:c>
       <x:c r="L22" s="4">
-        <x:v>0</x:v>
+        <x:v>30000</x:v>
       </x:c>
       <x:c r="M22" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N22" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O22" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:15">
       <x:c r="A23" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B23" s="3" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F23" s="3" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G23" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H23" s="3" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I23" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J23" s="4">
-        <x:v>0</x:v>
+        <x:v>3000</x:v>
       </x:c>
       <x:c r="K23" s="4">
-        <x:v>0</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="L23" s="4">
-        <x:v>0</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="M23" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N23" s="5">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="O23" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
-    <x:row r="24" spans="1:15" ht="15" customHeight="1"/>
+    <x:row r="24" spans="1:15">
+      <x:c r="A24" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C24" s="3" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D24" s="3" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E24" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F24" s="3" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G24" s="3" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H24" s="3" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="I24" s="3" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="J24" s="4">
+        <x:v>164697.34</x:v>
+      </x:c>
+      <x:c r="K24" s="4">
+        <x:v>164697.34</x:v>
+      </x:c>
+      <x:c r="L24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M24" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N24" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O24" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
     <x:row r="25" spans="1:15">
-      <x:c r="A25" s="0" t="s">
-[...7 lines deleted...]
-    </x:row>
+      <x:c r="A25" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C25" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D25" s="3" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E25" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F25" s="3" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G25" s="3" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H25" s="3" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I25" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="K25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="L25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M25" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N25" s="5">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="O25" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="27" spans="1:15">
       <x:c r="A27" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:15">
       <x:c r="A28" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:15">
       <x:c r="A29" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:15">
+      <x:c r="A30" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:15">
+      <x:c r="A31" s="0" t="s">
+        <x:v>63</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A24:J24"/>
-    <x:mergeCell ref="A25:J25"/>
     <x:mergeCell ref="A26:J26"/>
     <x:mergeCell ref="A27:J27"/>
     <x:mergeCell ref="A28:J28"/>
     <x:mergeCell ref="A29:J29"/>
+    <x:mergeCell ref="A30:J30"/>
+    <x:mergeCell ref="A31:J31"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>