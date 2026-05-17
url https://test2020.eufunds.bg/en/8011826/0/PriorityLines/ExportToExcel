--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f403e415784ff2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9567b3cb5a2e49ea83f8bb19406d25e2.psmdcp" Id="Red9b75a9ac7740af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0a3281307a4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fa16ed5001d48ec9da080e6f42d7771.psmdcp" Id="R0f6d024c323d4cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>