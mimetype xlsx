--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0a3281307a4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1fa16ed5001d48ec9da080e6f42d7771.psmdcp" Id="R0f6d024c323d4cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64444e14cffb43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb280f598d746b596d9459907a76212.psmdcp" Id="Rd6880c38b44742e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>