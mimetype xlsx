--- v2 (2026-06-06)
+++ v3 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64444e14cffb43ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb280f598d746b596d9459907a76212.psmdcp" Id="Rd6880c38b44742e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cf582162fa4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24918cbd638340bf92ee7c1424b7decc.psmdcp" Id="R3e6848df516d4276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>