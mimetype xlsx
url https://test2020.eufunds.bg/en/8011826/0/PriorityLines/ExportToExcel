--- v3 (2026-06-06)
+++ v4 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cf582162fa4b96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24918cbd638340bf92ee7c1424b7decc.psmdcp" Id="R3e6848df516d4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99333c0795f94624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0733945f20d240b0a835d28dfe170bc2.psmdcp" Id="R828cde8a3eab4abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>