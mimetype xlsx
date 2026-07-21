--- v4 (2026-06-26)
+++ v5 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99333c0795f94624" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0733945f20d240b0a835d28dfe170bc2.psmdcp" Id="R828cde8a3eab4abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f422daf7a0b4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0b12d046095494ab87852c4f0503f1e.psmdcp" Id="R27f0617b03e144e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>