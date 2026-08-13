--- v5 (2026-07-21)
+++ v6 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f422daf7a0b4f3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0b12d046095494ab87852c4f0503f1e.psmdcp" Id="R27f0617b03e144e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d50bbdef47b4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cd263258b1740a78e9c69d6dc65745d.psmdcp" Id="R936279b2f6314ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>