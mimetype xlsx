--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d50bbdef47b4fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8cd263258b1740a78e9c69d6dc65745d.psmdcp" Id="R936279b2f6314ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readda900ef0c44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1f2817f92854b91812449e49793e7dd.psmdcp" Id="R246b44aac7e84c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="priorityAxes" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Financial Implementation by the Priority Axes</x:t>
   </x:si>
   <x:si>
     <x:t>Priority Axis</x:t>
   </x:si>
   <x:si>