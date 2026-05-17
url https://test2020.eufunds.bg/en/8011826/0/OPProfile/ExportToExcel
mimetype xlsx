--- v0 (2026-04-26)
+++ v1 (2026-05-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b953ecc00af4edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b6264545a18486a87c2ecda61d7d625.psmdcp" Id="R29167a258b1e42c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7db2443324e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb55585413a4c1d945b7ba319432bc6.psmdcp" Id="R5f71fad61ab240ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>