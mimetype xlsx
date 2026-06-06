--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcee7db2443324e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bbb55585413a4c1d945b7ba319432bc6.psmdcp" Id="R5f71fad61ab240ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6802ac2b813147fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edbeab1cdfd642adb28b2f5d72e3a550.psmdcp" Id="R77d7326a0aaf4827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>