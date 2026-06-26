--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6802ac2b813147fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/edbeab1cdfd642adb28b2f5d72e3a550.psmdcp" Id="R77d7326a0aaf4827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e6db527d364733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43275d9b020d48eb8bc69e1d427da12c.psmdcp" Id="Rb6c5917d87054fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>