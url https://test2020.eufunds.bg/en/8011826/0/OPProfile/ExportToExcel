--- v3 (2026-06-26)
+++ v4 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e6db527d364733" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43275d9b020d48eb8bc69e1d427da12c.psmdcp" Id="Rb6c5917d87054fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2c2f3d663f4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8095dc870fd34707b222c18994da724d.psmdcp" Id="R449d883ee4e84724" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>