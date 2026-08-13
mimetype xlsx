--- v4 (2026-07-21)
+++ v5 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree2c2f3d663f4a5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8095dc870fd34707b222c18994da724d.psmdcp" Id="R449d883ee4e84724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927aa7fe4fa74393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd101cebc45c412c8e3e7e4c8d801415.psmdcp" Id="R3c045f1fa30149aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>