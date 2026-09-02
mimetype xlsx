--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R927aa7fe4fa74393" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd101cebc45c412c8e3e7e4c8d801415.psmdcp" Id="R3c045f1fa30149aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9fd4add98464504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4d6a942446a841e9b20e61e813e831ce.psmdcp" Id="R32c04dfdfb9340a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="opProfileFinExec" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Budget allocation by fund</x:t>
   </x:si>
   <x:si>
     <x:t>Programming Period</x:t>
   </x:si>
   <x:si>