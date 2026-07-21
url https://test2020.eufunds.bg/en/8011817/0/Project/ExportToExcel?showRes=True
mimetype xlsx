--- v0 (2026-05-17)
+++ v1 (2026-07-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2bcd2e6a6a0455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e03a4084c0094e769b0895e4846937c7.psmdcp" Id="R2e74d998cf514953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519b6aa61413407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a18a167ab0e4417a801ddde3598e2fee.psmdcp" Id="Re6ae77069ba2431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -247,50 +247,62 @@
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
     <x:t>Council</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>040967273 12312</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>555</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.012-0003</x:t>
   </x:si>
   <x:si>
+    <x:t>177549105 123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia,Alfatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FP2044-6.002-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>000970464 13</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperation</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo (BG322),Sofia cap. (BG411)</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 123</x:t>
   </x:si>
   <x:si>
     <x:t>Foreign</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 1700, улица Професор Георги Златарски</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>103851797 123</x:t>
@@ -323,53 +335,50 @@
     <x:t>Sofia,Smolyan</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.009-0001</x:t>
   </x:si>
   <x:si>
     <x:t>123________03052023</x:t>
   </x:si>
   <x:si>
     <x:t>Closed (completion date)</x:t>
   </x:si>
   <x:si>
     <x:t>000970464 123</x:t>
   </x:si>
   <x:si>
     <x:t>State administration</x:t>
   </x:si>
   <x:si>
     <x:t>ACM/ ministry</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-4.001-0003</x:t>
   </x:si>
   <x:si>
     <x:t>1232222</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Terminated (termination date)</x:t>
   </x:si>
   <x:si>
     <x:t>South-East (BG34),North-East (BG33),South-West (BG41),North Central (BG32)</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 111</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Aytos,Alfatar</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0002</x:t>
   </x:si>
@@ -834,51 +843,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O55"/>
+  <x:dimension ref="A1:O56"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1660,740 +1669,787 @@
       </x:c>
       <x:c r="K34" s="4">
         <x:v>34085.79</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>66</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J35" s="4">
-        <x:v>191734.45</x:v>
+        <x:v>1307664</x:v>
       </x:c>
       <x:c r="K35" s="4">
-        <x:v>191734.45</x:v>
+        <x:v>1273321</x:v>
       </x:c>
       <x:c r="L35" s="4">
-        <x:v>0</x:v>
+        <x:v>34343</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
-        <x:v>200</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>0</x:v>
+        <x:v>191734.45</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>0</x:v>
+        <x:v>191734.45</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>60</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>3333</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>3333</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>11</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>44</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>3120935.48</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>3031459.4</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="L38" s="4">
-        <x:v>89476.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>222</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>188488.43</x:v>
+        <x:v>3120935.48</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>166055.93</x:v>
+        <x:v>3031459.4</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>22432.5</x:v>
+        <x:v>89476.08</x:v>
       </x:c>
       <x:c r="M39" s="4">
-        <x:v>-293.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>199</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="J40" s="4">
+        <x:v>188488.43</x:v>
+      </x:c>
+      <x:c r="K40" s="4">
+        <x:v>166055.93</x:v>
+      </x:c>
+      <x:c r="L40" s="4">
+        <x:v>22432.5</x:v>
+      </x:c>
+      <x:c r="M40" s="4">
+        <x:v>-293.99</x:v>
+      </x:c>
+      <x:c r="N40" s="5">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="O40" s="3" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>744909</x:v>
+        <x:v>125931.2</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>744909</x:v>
+        <x:v>125931.2</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>54806.42</x:v>
+        <x:v>9637.85</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>53</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J42" s="4">
-        <x:v>951514.19</x:v>
+        <x:v>744909</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>951514.19</x:v>
+        <x:v>744909</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>0</x:v>
+        <x:v>54806.42</x:v>
       </x:c>
       <x:c r="N42" s="5">
-        <x:v>99</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>82374.74</x:v>
+        <x:v>951514.19</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>82374.74</x:v>
+        <x:v>951514.19</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>-293.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>99</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J44" s="4">
-        <x:v>600000</x:v>
+        <x:v>82374.74</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>600000</x:v>
+        <x:v>82374.74</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>0</x:v>
+        <x:v>-293.99</x:v>
       </x:c>
       <x:c r="N44" s="5">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>757797.46</x:v>
+        <x:v>306775.13</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>757797.46</x:v>
+        <x:v>306775.13</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J46" s="4">
-        <x:v>599814.4</x:v>
+        <x:v>757797.46</x:v>
       </x:c>
       <x:c r="K46" s="4">
-        <x:v>599814.4</x:v>
+        <x:v>757797.46</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
-        <x:v>50</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I47" s="3" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="I47" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J47" s="4">
-        <x:v>67189.5</x:v>
+        <x:v>599814.4</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>67189.5</x:v>
+        <x:v>599814.4</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>200</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J48" s="4">
+        <x:v>67189.5</x:v>
+      </x:c>
+      <x:c r="K48" s="4">
+        <x:v>67189.5</x:v>
+      </x:c>
+      <x:c r="L48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M48" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N48" s="5">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="O48" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:15">
+      <x:c r="A49" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D49" s="3" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E49" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F49" s="3" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G49" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H49" s="3" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J49" s="4">
         <x:v>52979.89</x:v>
       </x:c>
-      <x:c r="K48" s="4">
+      <x:c r="K49" s="4">
         <x:v>39734.91</x:v>
       </x:c>
-      <x:c r="L48" s="4">
+      <x:c r="L49" s="4">
         <x:v>13244.98</x:v>
       </x:c>
-      <x:c r="M48" s="4">
-[...2 lines deleted...]
-      <x:c r="N48" s="5">
+      <x:c r="M49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="O48" s="3" t="s">
-[...8 lines deleted...]
-    </x:row>
+      <x:c r="O49" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="51" spans="1:15">
       <x:c r="A51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:15">
+      <x:c r="A55" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A49:J49"/>
     <x:mergeCell ref="A50:J50"/>
     <x:mergeCell ref="A51:J51"/>
     <x:mergeCell ref="A52:J52"/>
     <x:mergeCell ref="A53:J53"/>
     <x:mergeCell ref="A54:J54"/>
+    <x:mergeCell ref="A55:J55"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>