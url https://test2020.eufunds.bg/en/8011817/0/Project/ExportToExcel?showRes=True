--- v1 (2026-07-21)
+++ v2 (2026-09-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R519b6aa61413407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a18a167ab0e4417a801ddde3598e2fee.psmdcp" Id="Re6ae77069ba2431f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28cde9397c824334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43253f4fbc994800bbde4d76be68d0ee.psmdcp" Id="Rd0e6f758d06947d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -226,83 +226,89 @@
   <x:si>
     <x:t>Bulgaria, Sofia, 4700, ул. Поляне 15</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.012-0001</x:t>
   </x:si>
   <x:si>
     <x:t>66</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.012-0002</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 11</x:t>
   </x:si>
   <x:si>
     <x:t>Other companies</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.005-0001</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
+    <x:t>176998353 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FP2044-2.005-0002</x:t>
+  </x:si>
+  <x:si>
     <x:t>Council</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, бул. ДОНДУКОВ № 1</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>040967273 12312</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.002-0001</x:t>
   </x:si>
   <x:si>
+    <x:t>177549105 123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Community center</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sofia,Alfatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FP2044-6.002-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>555</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.012-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>177549105 123</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>000970464 13</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperation</x:t>
   </x:si>
   <x:si>
     <x:t>Gabrovo (BG322),Sofia cap. (BG411)</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-3.009-0002</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 123</x:t>
   </x:si>
   <x:si>
     <x:t>Foreign</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Aksakovo, 1700, улица Професор Георги Златарски</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>103851797 123</x:t>
@@ -364,57 +370,63 @@
   <x:si>
     <x:t>FP2044-4.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>176001209 111</x:t>
   </x:si>
   <x:si>
     <x:t>Sofia,Aytos,Alfatar</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0001</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
     <x:t>000695025 Council of Ministers</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-2.008-0002</x:t>
   </x:si>
   <x:si>
     <x:t>44</x:t>
   </x:si>
   <x:si>
+    <x:t>Sofia,Aytos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FP2044-5.003-0001</x:t>
+  </x:si>
+  <x:si>
     <x:t>FP2044-3.008-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>Sofia,Aytos</x:t>
-[...2 lines deleted...]
-    <x:t>FP2044-5.003-0001</x:t>
+    <x:t>FP2044-1.001-0009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.001-0002</x:t>
   </x:si>
   <x:si>
     <x:t>111</x:t>
   </x:si>
   <x:si>
     <x:t>201350176 123</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1500, 123123</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.006-0001</x:t>
   </x:si>
   <x:si>
     <x:t>FP2044-1.002-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Notes:</x:t>
   </x:si>
   <x:si>
     <x:t>Elements in light blue allow detailed view when selected</x:t>
   </x:si>
@@ -843,51 +855,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:O56"/>
+  <x:dimension ref="A1:O58"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="5" width="21.424911" style="0" customWidth="1"/>
     <x:col min="6" max="9" width="42.853482" style="0" customWidth="1"/>
     <x:col min="10" max="11" width="21.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.567768" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="21.424911" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="28.567768" style="0" customWidth="1"/>
     <x:col min="15" max="15" width="49.996339" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="2" spans="1:15">
       <x:c r="A2" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B2" s="1"/>
       <x:c r="C2" s="1"/>
       <x:c r="D2" s="1"/>
       <x:c r="E2" s="1"/>
       <x:c r="F2" s="1"/>
@@ -1531,175 +1543,175 @@
       </x:c>
       <x:c r="L31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>74</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J32" s="4">
-        <x:v>56810.15</x:v>
+        <x:v>562421.07</x:v>
       </x:c>
       <x:c r="K32" s="4">
-        <x:v>56810.15</x:v>
+        <x:v>562421.07</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
-        <x:v>500</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J33" s="4">
-        <x:v>62.89</x:v>
+        <x:v>56810.15</x:v>
       </x:c>
       <x:c r="K33" s="4">
-        <x:v>62.89</x:v>
+        <x:v>56810.15</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N33" s="5">
-        <x:v>200</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J34" s="4">
-        <x:v>34085.79</x:v>
+        <x:v>62.89</x:v>
       </x:c>
       <x:c r="K34" s="4">
-        <x:v>34085.79</x:v>
+        <x:v>62.89</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
-        <x:v>66</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
@@ -1716,740 +1728,834 @@
       </x:c>
       <x:c r="K35" s="4">
         <x:v>1273321</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>34343</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>22</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E36" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F36" s="3" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G36" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H36" s="3" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E36" s="3" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J36" s="4">
-        <x:v>191734.45</x:v>
+        <x:v>34085.79</x:v>
       </x:c>
       <x:c r="K36" s="4">
-        <x:v>191734.45</x:v>
+        <x:v>34085.79</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
-        <x:v>200</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J37" s="4">
-        <x:v>0</x:v>
+        <x:v>191734.45</x:v>
       </x:c>
       <x:c r="K37" s="4">
-        <x:v>0</x:v>
+        <x:v>191734.45</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
-        <x:v>60</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J38" s="4">
-        <x:v>3333</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="K38" s="4">
-        <x:v>3333</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
-        <x:v>11</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D39" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E39" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F39" s="3" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C39" s="3" t="s">
-[...8 lines deleted...]
-      <x:c r="F39" s="3" t="s">
+      <x:c r="G39" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H39" s="3" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="G39" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J39" s="4">
-        <x:v>3120935.48</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="K39" s="4">
-        <x:v>3031459.4</x:v>
+        <x:v>3333</x:v>
       </x:c>
       <x:c r="L39" s="4">
-        <x:v>89476.08</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
-        <x:v>222</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>45</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H40" s="3" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I40" s="3" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="H40" s="3" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J40" s="4">
-        <x:v>188488.43</x:v>
+        <x:v>3120935.48</x:v>
       </x:c>
       <x:c r="K40" s="4">
-        <x:v>166055.93</x:v>
+        <x:v>3031459.4</x:v>
       </x:c>
       <x:c r="L40" s="4">
-        <x:v>22432.5</x:v>
+        <x:v>89476.08</x:v>
       </x:c>
       <x:c r="M40" s="4">
-        <x:v>-293.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N40" s="5">
-        <x:v>199</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J41" s="4">
-        <x:v>125931.2</x:v>
+        <x:v>185988.48</x:v>
       </x:c>
       <x:c r="K41" s="4">
-        <x:v>125931.2</x:v>
+        <x:v>163555.93</x:v>
       </x:c>
       <x:c r="L41" s="4">
-        <x:v>0</x:v>
+        <x:v>22432.55</x:v>
       </x:c>
       <x:c r="M41" s="4">
-        <x:v>9637.85</x:v>
+        <x:v>-293.99</x:v>
       </x:c>
       <x:c r="N41" s="5">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H42" s="3" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="H42" s="3" t="s">
+      <x:c r="I42" s="3" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="I42" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J42" s="4">
-        <x:v>744909</x:v>
+        <x:v>125931.2</x:v>
       </x:c>
       <x:c r="K42" s="4">
-        <x:v>744909</x:v>
+        <x:v>125931.2</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M42" s="4">
-        <x:v>54806.42</x:v>
+        <x:v>9637.85</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>200</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C43" s="3" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D43" s="3" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="E43" s="3" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F43" s="3" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G43" s="3" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C43" s="3" t="s">
-[...11 lines deleted...]
-      <x:c r="G43" s="3" t="s">
+      <x:c r="H43" s="3" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="H43" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J43" s="4">
-        <x:v>951514.19</x:v>
+        <x:v>744909</x:v>
       </x:c>
       <x:c r="K43" s="4">
-        <x:v>951514.19</x:v>
+        <x:v>744909</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M43" s="4">
-        <x:v>0</x:v>
+        <x:v>54066.58</x:v>
       </x:c>
       <x:c r="N43" s="5">
-        <x:v>99</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>35</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I44" s="3" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="I44" s="3" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J44" s="4">
-        <x:v>82374.74</x:v>
+        <x:v>951514.19</x:v>
       </x:c>
       <x:c r="K44" s="4">
-        <x:v>82374.74</x:v>
+        <x:v>951514.19</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M44" s="4">
-        <x:v>-293.99</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>99</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>306775.13</x:v>
+        <x:v>82374.74</x:v>
       </x:c>
       <x:c r="K45" s="4">
-        <x:v>306775.13</x:v>
+        <x:v>82374.74</x:v>
       </x:c>
       <x:c r="L45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M45" s="4">
-        <x:v>0</x:v>
+        <x:v>-293.99</x:v>
       </x:c>
       <x:c r="N45" s="5">
-        <x:v>200</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I46" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J46" s="4">
         <x:v>757797.46</x:v>
       </x:c>
       <x:c r="K46" s="4">
         <x:v>757797.46</x:v>
       </x:c>
       <x:c r="L46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M46" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N46" s="5">
         <x:v>222</x:v>
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J47" s="4">
-        <x:v>599814.4</x:v>
+        <x:v>306775.13</x:v>
       </x:c>
       <x:c r="K47" s="4">
-        <x:v>599814.4</x:v>
+        <x:v>306775.13</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
-        <x:v>50</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:15">
       <x:c r="A48" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B48" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C48" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D48" s="3" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E48" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F48" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G48" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H48" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I48" s="3" t="s">
-        <x:v>37</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J48" s="4">
-        <x:v>67189.5</x:v>
+        <x:v>3456</x:v>
       </x:c>
       <x:c r="K48" s="4">
-        <x:v>67189.5</x:v>
+        <x:v>3456</x:v>
       </x:c>
       <x:c r="L48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M48" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N48" s="5">
-        <x:v>200</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="O48" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:15">
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="I49" s="3" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="I49" s="3" t="s">
+      <x:c r="J49" s="4">
+        <x:v>663189.47</x:v>
+      </x:c>
+      <x:c r="K49" s="4">
+        <x:v>663189.47</x:v>
+      </x:c>
+      <x:c r="L49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M49" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N49" s="5">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="O49" s="3" t="s">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:15">
+      <x:c r="A50" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C50" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D50" s="3" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E50" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F50" s="3" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="G50" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H50" s="3" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="I50" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="J49" s="4">
+      <x:c r="J50" s="4">
+        <x:v>67189.5</x:v>
+      </x:c>
+      <x:c r="K50" s="4">
+        <x:v>67189.5</x:v>
+      </x:c>
+      <x:c r="L50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="M50" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N50" s="5">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="O50" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:15">
+      <x:c r="A51" s="3" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C51" s="3" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D51" s="3" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E51" s="3" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="F51" s="3" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G51" s="3" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H51" s="3" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="I51" s="3" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J51" s="4">
         <x:v>52979.89</x:v>
       </x:c>
-      <x:c r="K49" s="4">
+      <x:c r="K51" s="4">
         <x:v>39734.91</x:v>
       </x:c>
-      <x:c r="L49" s="4">
+      <x:c r="L51" s="4">
         <x:v>13244.98</x:v>
       </x:c>
-      <x:c r="M49" s="4">
-[...2 lines deleted...]
-      <x:c r="N49" s="5">
+      <x:c r="M51" s="4">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="N51" s="5">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="O49" s="3" t="s">
-[...13 lines deleted...]
-    </x:row>
+      <x:c r="O51" s="3" t="s">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:15" ht="15" customHeight="1"/>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:15">
       <x:c r="A55" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:15">
+      <x:c r="A56" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:15">
+      <x:c r="A57" s="0" t="s">
+        <x:v>135</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="12">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
     <x:mergeCell ref="A3:J3"/>
     <x:mergeCell ref="A18:J18"/>
     <x:mergeCell ref="A19:J19"/>
     <x:mergeCell ref="A20:J20"/>
-    <x:mergeCell ref="A50:J50"/>
-    <x:mergeCell ref="A51:J51"/>
     <x:mergeCell ref="A52:J52"/>
     <x:mergeCell ref="A53:J53"/>
     <x:mergeCell ref="A54:J54"/>
     <x:mergeCell ref="A55:J55"/>
+    <x:mergeCell ref="A56:J56"/>
+    <x:mergeCell ref="A57:J57"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>projects</vt:lpstr>
       <vt:lpstr>projects!Print_Area</vt:lpstr>
       <vt:lpstr>projects!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>