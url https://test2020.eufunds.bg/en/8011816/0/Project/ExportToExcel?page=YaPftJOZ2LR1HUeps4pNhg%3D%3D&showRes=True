--- v1 (2026-07-22)
+++ v2 (2026-09-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2546175fd4345b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/002bfc4d05eb41b1ad80484626b3b86d.psmdcp" Id="Ra47617f759fd4407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4527d77bde4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cebcef915c3f4ecb9a3c24deeb47270c.psmdcp" Id="R350f02c3c3814fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="projects" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Applied filters</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Period</x:t>
   </x:si>
   <x:si>
@@ -256,50 +256,53 @@
   <x:si>
     <x:t>Avi</x:t>
   </x:si>
   <x:si>
     <x:t>In execution (temporary suspended)</x:t>
   </x:si>
   <x:si>
     <x:t>206177461 456</x:t>
   </x:si>
   <x:si>
     <x:t>Limited liability company – LLC (OOD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1000, Улица (ж.к., кв., №, бл., вх., ет., ап.)</x:t>
   </x:si>
   <x:si>
     <x:t>Sliven (BG342)</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.005-0008</x:t>
   </x:si>
   <x:si>
     <x:t>45678</x:t>
   </x:si>
   <x:si>
+    <x:t>Terminated</x:t>
+  </x:si>
+  <x:si>
     <x:t>000351736 sff</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1616, ccccc</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.005-0010</x:t>
   </x:si>
   <x:si>
     <x:t>sds</x:t>
   </x:si>
   <x:si>
     <x:t>126004284 ZDRAVE</x:t>
   </x:si>
   <x:si>
     <x:t>Private benefit association</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1111, Улица (ж.к., кв., №, бл., вх., ет., ап.)</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-2.006-0003</x:t>
   </x:si>
   <x:si>
     <x:t>119004939 asd</x:t>
@@ -434,53 +437,50 @@
     <x:t>000193115 Vratsa</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Vratsa, 1000, ул. „Сердика“ 6</x:t>
   </x:si>
   <x:si>
     <x:t>Vratsa,Sofia</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-3.006-0004</x:t>
   </x:si>
   <x:si>
     <x:t>000817778 Bansko</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Kazanlak, 3323, дд</x:t>
   </x:si>
   <x:si>
     <x:t>Kazanlak</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-4.002-0002</x:t>
   </x:si>
   <x:si>
     <x:t>mobile 2</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Terminated</x:t>
   </x:si>
   <x:si>
     <x:t>000776349 dd</x:t>
   </x:si>
   <x:si>
     <x:t>Joint Stock company - JSC (AD)</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria, Sofia, 1616, цсасц 29</x:t>
   </x:si>
   <x:si>
     <x:t>Kostenets</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-3.004-0001</x:t>
   </x:si>
   <x:si>
     <x:t>Emplyment for you</x:t>
   </x:si>
   <x:si>
     <x:t>2021BG16RFOP001-3.004-0002</x:t>
   </x:si>
   <x:si>
     <x:t>207590826 chisto</x:t>
   </x:si>
@@ -1567,818 +1567,818 @@
       <x:c r="B29" s="3" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E29" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F29" s="3" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G29" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H29" s="3" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I29" s="3" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J29" s="4">
-        <x:v>17657.46</x:v>
+        <x:v>17657.47</x:v>
       </x:c>
       <x:c r="K29" s="4">
-        <x:v>17657.46</x:v>
+        <x:v>17657.47</x:v>
       </x:c>
       <x:c r="L29" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M29" s="4">
         <x:v>511.29</x:v>
       </x:c>
       <x:c r="N29" s="5">
-        <x:v>12</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="O29" s="3" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:15">
       <x:c r="A30" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B30" s="3" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C30" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D30" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E30" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F30" s="3" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G30" s="3" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H30" s="3" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I30" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M30" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N30" s="5">
         <x:v>30</x:v>
       </x:c>
       <x:c r="O30" s="3" t="s">
-        <x:v>38</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:15">
       <x:c r="A31" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B31" s="3" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E31" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F31" s="3" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H31" s="3" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I31" s="3" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J31" s="4">
         <x:v>3640.91</x:v>
       </x:c>
       <x:c r="K31" s="4">
         <x:v>3408.27</x:v>
       </x:c>
       <x:c r="L31" s="4">
         <x:v>232.64</x:v>
       </x:c>
       <x:c r="M31" s="4">
         <x:v>12349.67</x:v>
       </x:c>
       <x:c r="N31" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O31" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:15">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="3" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C32" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D32" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E32" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F32" s="3" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H32" s="3" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I32" s="3" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="K32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M32" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N32" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O32" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:15">
       <x:c r="A33" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B33" s="3" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E33" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F33" s="3" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="3" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H33" s="3" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I33" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J33" s="4">
         <x:v>664.69</x:v>
       </x:c>
       <x:c r="K33" s="4">
         <x:v>562.43</x:v>
       </x:c>
       <x:c r="L33" s="4">
         <x:v>102.26</x:v>
       </x:c>
       <x:c r="M33" s="4">
         <x:v>76.69</x:v>
       </x:c>
       <x:c r="N33" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O33" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:15">
       <x:c r="A34" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B34" s="3" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C34" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D34" s="3" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="E34" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F34" s="3" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G34" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H34" s="3" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I34" s="3" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J34" s="4">
         <x:v>31146.89</x:v>
       </x:c>
       <x:c r="K34" s="4">
         <x:v>26007.38</x:v>
       </x:c>
       <x:c r="L34" s="4">
         <x:v>5139.51</x:v>
       </x:c>
       <x:c r="M34" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N34" s="5">
         <x:v>10</x:v>
       </x:c>
       <x:c r="O34" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:15">
       <x:c r="A35" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B35" s="3" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E35" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F35" s="3" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G35" s="3" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H35" s="3" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I35" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J35" s="4">
         <x:v>1704493.03</x:v>
       </x:c>
       <x:c r="K35" s="4">
         <x:v>1638476.76</x:v>
       </x:c>
       <x:c r="L35" s="4">
         <x:v>66016.27</x:v>
       </x:c>
       <x:c r="M35" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N35" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O35" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:15">
       <x:c r="A36" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B36" s="3" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D36" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E36" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F36" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G36" s="3" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H36" s="3" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I36" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J36" s="4">
         <x:v>57270.83</x:v>
       </x:c>
       <x:c r="K36" s="4">
         <x:v>56082.08</x:v>
       </x:c>
       <x:c r="L36" s="4">
         <x:v>1188.75</x:v>
       </x:c>
       <x:c r="M36" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N36" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O36" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:15">
       <x:c r="A37" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B37" s="3" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E37" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F37" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G37" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H37" s="3" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I37" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J37" s="4">
         <x:v>255.64</x:v>
       </x:c>
       <x:c r="K37" s="4">
         <x:v>253.92</x:v>
       </x:c>
       <x:c r="L37" s="4">
         <x:v>1.72</x:v>
       </x:c>
       <x:c r="M37" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N37" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O37" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:15">
       <x:c r="A38" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B38" s="3" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C38" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D38" s="3" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E38" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F38" s="3" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G38" s="3" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H38" s="3" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I38" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J38" s="4">
         <x:v>94349.86</x:v>
       </x:c>
       <x:c r="K38" s="4">
         <x:v>93389.66</x:v>
       </x:c>
       <x:c r="L38" s="4">
         <x:v>960.2</x:v>
       </x:c>
       <x:c r="M38" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N38" s="5">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O38" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:15">
       <x:c r="A39" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B39" s="3" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E39" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F39" s="3" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G39" s="3" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H39" s="3" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I39" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J39" s="4">
         <x:v>52970.36</x:v>
       </x:c>
       <x:c r="K39" s="4">
         <x:v>51781.61</x:v>
       </x:c>
       <x:c r="L39" s="4">
         <x:v>1188.75</x:v>
       </x:c>
       <x:c r="M39" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N39" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O39" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:15">
       <x:c r="A40" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B40" s="3" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C40" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D40" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E40" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F40" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G40" s="3" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H40" s="3" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I40" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J40" s="4">
         <x:v>118108.44</x:v>
       </x:c>
       <x:c r="K40" s="4">
         <x:v>107882.6</x:v>
       </x:c>
       <x:c r="L40" s="4">
         <x:v>10225.84</x:v>
       </x:c>
       <x:c r="M40" s="4">
         <x:v>5652.13</x:v>
       </x:c>
       <x:c r="N40" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O40" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:15">
       <x:c r="A41" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B41" s="3" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E41" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F41" s="3" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G41" s="3" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H41" s="3" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I41" s="3" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J41" s="4">
         <x:v>11248.42</x:v>
       </x:c>
       <x:c r="K41" s="4">
         <x:v>11248.42</x:v>
       </x:c>
       <x:c r="L41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M41" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N41" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O41" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:15">
       <x:c r="A42" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B42" s="3" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C42" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D42" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E42" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F42" s="3" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G42" s="3" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H42" s="3" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I42" s="3" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J42" s="4">
         <x:v>8270.67</x:v>
       </x:c>
       <x:c r="K42" s="4">
         <x:v>7731.25</x:v>
       </x:c>
       <x:c r="L42" s="4">
         <x:v>539.42</x:v>
       </x:c>
       <x:c r="M42" s="4">
         <x:v>5112.41</x:v>
       </x:c>
       <x:c r="N42" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O42" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:15">
       <x:c r="A43" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B43" s="3" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E43" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F43" s="3" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G43" s="3" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H43" s="3" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I43" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J43" s="4">
         <x:v>46323.04</x:v>
       </x:c>
       <x:c r="K43" s="4">
         <x:v>46169.65</x:v>
       </x:c>
       <x:c r="L43" s="4">
         <x:v>153.39</x:v>
       </x:c>
       <x:c r="M43" s="4">
         <x:v>-511.29</x:v>
       </x:c>
       <x:c r="N43" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O43" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:15">
       <x:c r="A44" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B44" s="3" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C44" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D44" s="3" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E44" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F44" s="3" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G44" s="3" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H44" s="3" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I44" s="3" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J44" s="4">
         <x:v>195313.51</x:v>
       </x:c>
       <x:c r="K44" s="4">
         <x:v>189178.01</x:v>
       </x:c>
       <x:c r="L44" s="4">
         <x:v>6135.5</x:v>
       </x:c>
       <x:c r="M44" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N44" s="5">
         <x:v>24</x:v>
       </x:c>
       <x:c r="O44" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:15">
       <x:c r="A45" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B45" s="3" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E45" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F45" s="3" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G45" s="3" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H45" s="3" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I45" s="3" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J45" s="4">
-        <x:v>0</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L45" s="4">
-        <x:v>0</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M45" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N45" s="5">
         <x:v>12</x:v>
       </x:c>
       <x:c r="O45" s="3" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:15">
       <x:c r="A46" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B46" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C46" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D46" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E46" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F46" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G46" s="3" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H46" s="3" t="s">
@@ -2404,51 +2404,51 @@
       </x:c>
       <x:c r="O46" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:15">
       <x:c r="A47" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B47" s="3" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E47" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F47" s="3" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G47" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H47" s="3" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I47" s="3" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J47" s="4">
         <x:v>46220.79</x:v>
       </x:c>
       <x:c r="K47" s="4">
         <x:v>46220.79</x:v>
       </x:c>
       <x:c r="L47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="M47" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N47" s="5">
         <x:v>18</x:v>
       </x:c>
       <x:c r="O47" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2504,83 +2504,83 @@
       <x:c r="A49" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B49" s="3" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E49" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F49" s="3" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="G49" s="3" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H49" s="3" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I49" s="3" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J49" s="4">
         <x:v>10771</x:v>
       </x:c>
       <x:c r="K49" s="4">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="L49" s="4">
         <x:v>9</x:v>
       </x:c>
       <x:c r="M49" s="4">
         <x:v>30.26</x:v>
       </x:c>
       <x:c r="N49" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O49" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:15">
       <x:c r="A50" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B50" s="3" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C50" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D50" s="3" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E50" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F50" s="3" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="G50" s="3" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H50" s="3" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I50" s="3" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J50" s="4">
         <x:v>14148.45</x:v>
       </x:c>
       <x:c r="K50" s="4">
         <x:v>8461.77</x:v>
       </x:c>
       <x:c r="L50" s="4">
         <x:v>5686.68</x:v>
       </x:c>
@@ -2616,95 +2616,95 @@
       <x:c r="G51" s="3" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H51" s="3" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I51" s="3" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J51" s="4">
         <x:v>4141.46</x:v>
       </x:c>
       <x:c r="K51" s="4">
         <x:v>4090.34</x:v>
       </x:c>
       <x:c r="L51" s="4">
         <x:v>51.12</x:v>
       </x:c>
       <x:c r="M51" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N51" s="5">
         <x:v>14</x:v>
       </x:c>
       <x:c r="O51" s="3" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:15">
       <x:c r="A52" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B52" s="3" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C52" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D52" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E52" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F52" s="3" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G52" s="3" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H52" s="3" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I52" s="3" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J52" s="4">
-        <x:v>2614.19</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="K52" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="L52" s="4">
-        <x:v>2614.19</x:v>
+        <x:v>5112.92</x:v>
       </x:c>
       <x:c r="M52" s="4">
         <x:v>511.29</x:v>
       </x:c>
       <x:c r="N52" s="5">
-        <x:v>11</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="O52" s="3" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:15">
       <x:c r="A53" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B53" s="3" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E53" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F53" s="3" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G53" s="3" t="s">
@@ -2724,51 +2724,51 @@
       </x:c>
       <x:c r="L53" s="4">
         <x:v>9203.25</x:v>
       </x:c>
       <x:c r="M53" s="4">
         <x:v>0</x:v>
       </x:c>
       <x:c r="N53" s="5">
         <x:v>36</x:v>
       </x:c>
       <x:c r="O53" s="3" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:15">
       <x:c r="A54" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B54" s="3" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C54" s="3" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="D54" s="3" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E54" s="3" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F54" s="3" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G54" s="3" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H54" s="3" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I54" s="3" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J54" s="4">
         <x:v>62677.74</x:v>
       </x:c>
       <x:c r="K54" s="4">
         <x:v>16650.22</x:v>
       </x:c>
       <x:c r="L54" s="4">
         <x:v>46027.52</x:v>
       </x:c>